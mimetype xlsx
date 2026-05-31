--- v0 (2025-10-20)
+++ v1 (2026-05-31)
@@ -7,168 +7,168 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\_Stock\_250401_Tbook\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tali_\Downloads\変更後\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AFCF9B7-E24F-4CCF-B7DD-74594A77B04F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C1FC812-E266-4EB6-836C-9AE5488E1E6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25800" yWindow="15" windowWidth="25680" windowHeight="15435" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LIST" sheetId="6" state="hidden" r:id="rId1"/>
     <sheet name="概要書第一面" sheetId="2" r:id="rId2"/>
     <sheet name="概要書第一面別紙" sheetId="3" r:id="rId3"/>
     <sheet name="概要書第二面" sheetId="4" r:id="rId4"/>
     <sheet name="概要書第三面" sheetId="12" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">概要書第一面!$A$1:$AL$185</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">概要書第一面別紙!$A$1:$AL$57</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">概要書第三面!$A$1:$AL$62</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">概要書第二面!$A$1:$AL$86</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">概要書第三面!$A$1:$AL$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">概要書第二面!$A$1:$AL$81</definedName>
     <definedName name="意見を聴いた設計図書">LIST!$B$125</definedName>
     <definedName name="確認の特例">LIST!$B$433:$B$436</definedName>
     <definedName name="建築士">LIST!$B$10:$B$12</definedName>
     <definedName name="建築主人数">LIST!$B$4:$B$6</definedName>
     <definedName name="構造">LIST!$B$376:$B$384</definedName>
     <definedName name="指定">LIST!$B$212:$B$213</definedName>
     <definedName name="資格">LIST!$B$231:$B$235</definedName>
     <definedName name="住宅用火災警報器">LIST!$B$455</definedName>
     <definedName name="数字">LIST!$B$471:$B$491</definedName>
     <definedName name="設計図書">LIST!$B$117:$B$121</definedName>
     <definedName name="選択">LIST!$B$226:$B$227</definedName>
     <definedName name="耐火建築物">LIST!$B$440:$B$445</definedName>
     <definedName name="第六面7">LIST!$B$465:$B$467</definedName>
     <definedName name="地区区域">LIST!$B$167:$B$185</definedName>
     <definedName name="柱の小径">LIST!$B$459:$B$461</definedName>
     <definedName name="適判機関">LIST!$B$133:$B$159</definedName>
     <definedName name="登録">LIST!$B$16:$B$63</definedName>
     <definedName name="都道府県">LIST!$B$67:$B$113</definedName>
     <definedName name="特定工程">LIST!$B$388:$B$396</definedName>
     <definedName name="備考">LIST!$B$217:$B$222</definedName>
     <definedName name="備考第三面7">LIST!$B$205:$B$208</definedName>
     <definedName name="便所">LIST!$B$449:$B$451</definedName>
     <definedName name="未定">LIST!$B$129</definedName>
     <definedName name="用途">LIST!$B$239:$B$372</definedName>
     <definedName name="用途地域">LIST!$B$189:$B$201</definedName>
     <definedName name="用途番号">LIST!$C$239:$C$372</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AE43" i="4" l="1"/>
+  <c r="O23" i="4" l="1"/>
+  <c r="O22" i="4"/>
+  <c r="AE43" i="4"/>
   <c r="AE44" i="4"/>
   <c r="AE45" i="4"/>
   <c r="AE46" i="4"/>
   <c r="AE47" i="4"/>
   <c r="AE48" i="4"/>
   <c r="AE49" i="4"/>
   <c r="AE50" i="4"/>
   <c r="AE51" i="4"/>
   <c r="AE52" i="4"/>
   <c r="C404" i="6" s="1"/>
   <c r="C415" i="6" s="1"/>
   <c r="AE42" i="4"/>
   <c r="AE40" i="4"/>
   <c r="AE38" i="4"/>
   <c r="AE36" i="4"/>
   <c r="C426" i="6" l="1"/>
   <c r="AR52" i="4"/>
   <c r="AR49" i="4"/>
   <c r="AR46" i="4"/>
   <c r="AR47" i="4"/>
   <c r="AR45" i="4"/>
   <c r="AR48" i="4"/>
   <c r="AR44" i="4"/>
   <c r="AR51" i="4"/>
   <c r="AR38" i="4" s="1"/>
   <c r="C403" i="6"/>
   <c r="C414" i="6" s="1"/>
   <c r="AE33" i="4"/>
   <c r="K27" i="4" l="1"/>
   <c r="AE31" i="4"/>
   <c r="Y28" i="4"/>
   <c r="Y27" i="4"/>
   <c r="K28" i="4"/>
-  <c r="O23" i="4"/>
-[...1 lines deleted...]
-  <c r="C400" i="6" s="1"/>
+  <c r="C400" i="6"/>
+  <c r="O34" i="4" s="1"/>
   <c r="C402" i="6" l="1"/>
   <c r="C411" i="6"/>
   <c r="C423" i="6" s="1"/>
   <c r="C410" i="6"/>
   <c r="C422" i="6" s="1"/>
   <c r="C409" i="6"/>
   <c r="C421" i="6" s="1"/>
   <c r="C408" i="6"/>
   <c r="C420" i="6" s="1"/>
   <c r="C407" i="6"/>
   <c r="C419" i="6" s="1"/>
   <c r="C406" i="6"/>
   <c r="C418" i="6" s="1"/>
-  <c r="O34" i="4"/>
   <c r="C413" i="6" l="1"/>
   <c r="C417" i="6" s="1"/>
   <c r="C425" i="6" s="1"/>
   <c r="C427" i="6" s="1"/>
   <c r="AR53" i="4" s="1"/>
   <c r="O53" i="4" s="1"/>
   <c r="C429" i="6" s="1"/>
   <c r="O54" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Gaff</author>
   </authors>
   <commentList>
     <comment ref="M69" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ 明朝"/>
@@ -379,51 +379,51 @@
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Gaff</author>
   </authors>
   <commentList>
     <comment ref="AL4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ 明朝"/>
             <family val="1"/>
             <charset val="128"/>
           </rPr>
           <t>方位の記入を忘れずにお願い致します。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1607" uniqueCount="705">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>未定（決定になり次第通知）</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>意匠図一式</t>
   </si>
@@ -2853,85 +2853,50 @@
     </rPh>
     <rPh sb="15" eb="16">
       <t>コウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>キテイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ボウカ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>セツビ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ウム</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>【２１．その他必要な事項 】</t>
-[...33 lines deleted...]
-  <si>
     <t>第一面の５欄及び６欄は、それぞれ工事監理者又は工事施工者が未定のときは、後で定まってから工事着手前</t>
     <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>【１．建築主 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【２．代理者 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【３．設計者 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【４．建築設備の設計に関し意見を聴いた者 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【５．工事監理者 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【６．工事施工者 】</t>
@@ -3250,67 +3215,59 @@
   <si>
     <t>同一敷地内の他の建築物の数 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>最高の高さ 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>階数 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>構造 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>建築基準法第56条第７項の規定による特例の適用の有無 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>適用があるときは、特例の区分 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>【</t>
-[...10 lines deleted...]
-  <si>
     <t>【７．構造計算適合性判定の申請 】</t>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>【８．建築物エネルギー消費性能確保計画の提出 】</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>【２０．その他必要な事項 】</t>
     <phoneticPr fontId="20"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="177" formatCode="0.00_ "/>
     <numFmt numFmtId="178" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="179" formatCode="0.000%"/>
     <numFmt numFmtId="180" formatCode="0.0000_ "/>
     <numFmt numFmtId="181" formatCode="0.000_);[Red]\(0.000\)"/>
     <numFmt numFmtId="182" formatCode="#,##0.000;[Red]#,##0.000"/>
     <numFmt numFmtId="183" formatCode="0.0000_);[Red]\(0.0000\)"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -4125,51 +4082,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -4301,64 +4258,64 @@
     <xf numFmtId="0" fontId="21" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -4458,106 +4415,90 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="21" fillId="24" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="21" fillId="24" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="181" fontId="21" fillId="24" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="21" fillId="25" borderId="10" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="49" fontId="34" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="25" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="21" fillId="24" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="182" fontId="21" fillId="24" borderId="10" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="36" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="アクセント 1 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="アクセント 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="アクセント 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="アクセント 4 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -4984,53 +4925,56 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1"/>
   <dimension ref="A2:BU491"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A460" workbookViewId="0">
+      <selection activeCell="B487" sqref="B487"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="65.625" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="73" width="2.5" style="1" customWidth="1"/>
     <col min="74" max="16384" width="2.5" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="4" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="4" t="s">
         <v>63</v>
       </c>
     </row>
@@ -7669,55 +7613,54 @@
     <row r="489" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B489" s="20">
         <v>18</v>
       </c>
     </row>
     <row r="490" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B490" s="20">
         <v>19</v>
       </c>
     </row>
     <row r="491" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B491" s="20">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="20"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236215" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:BU184"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="73" width="2.5" style="6" customWidth="1"/>
     <col min="74" max="16384" width="2.5" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="41" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="3" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="6" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="5" spans="2:37" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="N5" s="69" t="s">
         <v>533</v>
       </c>
       <c r="O5" s="70"/>
       <c r="P5" s="78" t="s">
         <v>534</v>
       </c>
@@ -7861,154 +7804,154 @@
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
       <c r="AB10" s="9"/>
       <c r="AC10" s="9"/>
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="6" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
     </row>
     <row r="12" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="M12" s="61"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
       <c r="P12" s="61"/>
       <c r="Q12" s="61"/>
       <c r="R12" s="61"/>
       <c r="S12" s="61"/>
       <c r="T12" s="61"/>
       <c r="U12" s="61"/>
       <c r="V12" s="61"/>
       <c r="W12" s="61"/>
       <c r="X12" s="61"/>
       <c r="Y12" s="61"/>
       <c r="Z12" s="61"/>
       <c r="AA12" s="61"/>
       <c r="AB12" s="61"/>
       <c r="AC12" s="61"/>
       <c r="AD12" s="61"/>
       <c r="AE12" s="61"/>
       <c r="AF12" s="61"/>
       <c r="AG12" s="61"/>
       <c r="AH12" s="61"/>
       <c r="AI12" s="61"/>
       <c r="AJ12" s="61"/>
       <c r="AK12" s="61"/>
     </row>
     <row r="13" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D13" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M13" s="61"/>
       <c r="N13" s="61"/>
       <c r="O13" s="61"/>
       <c r="P13" s="61"/>
       <c r="Q13" s="61"/>
       <c r="R13" s="61"/>
       <c r="S13" s="61"/>
       <c r="T13" s="61"/>
       <c r="U13" s="61"/>
       <c r="V13" s="61"/>
       <c r="W13" s="61"/>
       <c r="X13" s="61"/>
       <c r="Y13" s="61"/>
       <c r="Z13" s="61"/>
       <c r="AA13" s="61"/>
       <c r="AB13" s="61"/>
       <c r="AC13" s="61"/>
       <c r="AD13" s="61"/>
       <c r="AE13" s="61"/>
       <c r="AF13" s="61"/>
       <c r="AG13" s="61"/>
       <c r="AH13" s="61"/>
       <c r="AI13" s="61"/>
       <c r="AJ13" s="61"/>
       <c r="AK13" s="61"/>
     </row>
     <row r="14" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D14" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M14" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N14" s="66"/>
       <c r="O14" s="66"/>
       <c r="P14" s="66"/>
       <c r="Q14" s="66"/>
       <c r="R14" s="66"/>
       <c r="S14" s="27"/>
     </row>
     <row r="15" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D15" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="M15" s="61"/>
       <c r="N15" s="61"/>
       <c r="O15" s="61"/>
       <c r="P15" s="61"/>
       <c r="Q15" s="61"/>
       <c r="R15" s="61"/>
       <c r="S15" s="61"/>
       <c r="T15" s="61"/>
       <c r="U15" s="61"/>
       <c r="V15" s="61"/>
       <c r="W15" s="61"/>
       <c r="X15" s="61"/>
       <c r="Y15" s="61"/>
       <c r="Z15" s="61"/>
       <c r="AA15" s="61"/>
       <c r="AB15" s="61"/>
       <c r="AC15" s="61"/>
       <c r="AD15" s="61"/>
       <c r="AE15" s="61"/>
       <c r="AF15" s="61"/>
       <c r="AG15" s="61"/>
       <c r="AH15" s="61"/>
       <c r="AI15" s="61"/>
       <c r="AJ15" s="61"/>
@@ -8032,141 +7975,141 @@
       <c r="P16" s="9"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="9"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
     </row>
     <row r="17" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="6" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
     </row>
     <row r="18" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M18" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="65"/>
       <c r="O18" s="65"/>
       <c r="P18" s="65"/>
       <c r="Q18" s="65"/>
       <c r="R18" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X18" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y18" s="65"/>
       <c r="Z18" s="65"/>
       <c r="AA18" s="65"/>
       <c r="AB18" s="65"/>
       <c r="AC18" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG18" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH18" s="67"/>
       <c r="AI18" s="67"/>
       <c r="AJ18" s="67"/>
       <c r="AK18" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="19" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D19" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M19" s="61"/>
       <c r="N19" s="61"/>
       <c r="O19" s="61"/>
       <c r="P19" s="61"/>
       <c r="Q19" s="61"/>
       <c r="R19" s="61"/>
       <c r="S19" s="61"/>
       <c r="T19" s="61"/>
       <c r="U19" s="61"/>
       <c r="V19" s="61"/>
       <c r="W19" s="61"/>
       <c r="X19" s="61"/>
       <c r="Y19" s="61"/>
       <c r="Z19" s="61"/>
       <c r="AA19" s="61"/>
       <c r="AB19" s="61"/>
       <c r="AC19" s="61"/>
       <c r="AD19" s="61"/>
       <c r="AE19" s="61"/>
       <c r="AF19" s="61"/>
       <c r="AG19" s="61"/>
       <c r="AH19" s="61"/>
       <c r="AI19" s="61"/>
       <c r="AJ19" s="61"/>
       <c r="AK19" s="61"/>
     </row>
     <row r="20" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M20" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="65"/>
       <c r="O20" s="65"/>
       <c r="P20" s="65"/>
       <c r="Q20" s="65"/>
       <c r="R20" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X20" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y20" s="65"/>
       <c r="Z20" s="65"/>
       <c r="AA20" s="65"/>
       <c r="AB20" s="65"/>
       <c r="AC20" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG20" s="11" t="s">
@@ -8192,240 +8135,240 @@
       <c r="V21" s="61"/>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
       <c r="AA21" s="61"/>
       <c r="AB21" s="61"/>
       <c r="AC21" s="61"/>
       <c r="AD21" s="61"/>
       <c r="AE21" s="61"/>
       <c r="AF21" s="61"/>
       <c r="AG21" s="61"/>
       <c r="AH21" s="61"/>
       <c r="AI21" s="61"/>
       <c r="AJ21" s="61"/>
       <c r="AK21" s="61"/>
     </row>
     <row r="22" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M22" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N22" s="66"/>
       <c r="O22" s="66"/>
       <c r="P22" s="66"/>
       <c r="Q22" s="66"/>
       <c r="R22" s="66"/>
       <c r="S22" s="27"/>
     </row>
     <row r="23" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D23" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M23" s="61"/>
       <c r="N23" s="61"/>
       <c r="O23" s="61"/>
       <c r="P23" s="61"/>
       <c r="Q23" s="61"/>
       <c r="R23" s="61"/>
       <c r="S23" s="61"/>
       <c r="T23" s="61"/>
       <c r="U23" s="61"/>
       <c r="V23" s="61"/>
       <c r="W23" s="61"/>
       <c r="X23" s="61"/>
       <c r="Y23" s="61"/>
       <c r="Z23" s="61"/>
       <c r="AA23" s="61"/>
       <c r="AB23" s="61"/>
       <c r="AC23" s="61"/>
       <c r="AD23" s="61"/>
       <c r="AE23" s="61"/>
       <c r="AF23" s="61"/>
       <c r="AG23" s="61"/>
       <c r="AH23" s="61"/>
       <c r="AI23" s="61"/>
       <c r="AJ23" s="61"/>
       <c r="AK23" s="61"/>
     </row>
     <row r="24" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="64"/>
       <c r="N24" s="64"/>
       <c r="O24" s="64"/>
       <c r="P24" s="64"/>
       <c r="Q24" s="64"/>
       <c r="R24" s="64"/>
       <c r="S24" s="23"/>
       <c r="T24" s="10"/>
       <c r="U24" s="28"/>
       <c r="V24" s="28"/>
       <c r="W24" s="28"/>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="9"/>
       <c r="AB24" s="9"/>
       <c r="AC24" s="9"/>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
     </row>
     <row r="25" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="6" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
     </row>
     <row r="26" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D26" s="6" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="27" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D27" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M27" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N27" s="65"/>
       <c r="O27" s="65"/>
       <c r="P27" s="65"/>
       <c r="Q27" s="65"/>
       <c r="R27" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S27" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X27" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y27" s="65"/>
       <c r="Z27" s="65"/>
       <c r="AA27" s="65"/>
       <c r="AB27" s="65"/>
       <c r="AC27" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG27" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH27" s="67"/>
       <c r="AI27" s="67"/>
       <c r="AJ27" s="67"/>
       <c r="AK27" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D28" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
       <c r="O28" s="61"/>
       <c r="P28" s="61"/>
       <c r="Q28" s="61"/>
       <c r="R28" s="61"/>
       <c r="S28" s="61"/>
       <c r="T28" s="61"/>
       <c r="U28" s="61"/>
       <c r="V28" s="61"/>
       <c r="W28" s="61"/>
       <c r="X28" s="61"/>
       <c r="Y28" s="61"/>
       <c r="Z28" s="61"/>
       <c r="AA28" s="61"/>
       <c r="AB28" s="61"/>
       <c r="AC28" s="61"/>
       <c r="AD28" s="61"/>
       <c r="AE28" s="61"/>
       <c r="AF28" s="61"/>
       <c r="AG28" s="61"/>
       <c r="AH28" s="61"/>
       <c r="AI28" s="61"/>
       <c r="AJ28" s="61"/>
       <c r="AK28" s="61"/>
     </row>
     <row r="29" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D29" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M29" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N29" s="65"/>
       <c r="O29" s="65"/>
       <c r="P29" s="65"/>
       <c r="Q29" s="65"/>
       <c r="R29" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X29" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y29" s="65"/>
       <c r="Z29" s="65"/>
       <c r="AA29" s="65"/>
       <c r="AB29" s="65"/>
       <c r="AC29" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG29" s="11" t="s">
@@ -8451,245 +8394,245 @@
       <c r="V30" s="61"/>
       <c r="W30" s="61"/>
       <c r="X30" s="61"/>
       <c r="Y30" s="61"/>
       <c r="Z30" s="61"/>
       <c r="AA30" s="61"/>
       <c r="AB30" s="61"/>
       <c r="AC30" s="61"/>
       <c r="AD30" s="61"/>
       <c r="AE30" s="61"/>
       <c r="AF30" s="61"/>
       <c r="AG30" s="61"/>
       <c r="AH30" s="61"/>
       <c r="AI30" s="61"/>
       <c r="AJ30" s="61"/>
       <c r="AK30" s="61"/>
     </row>
     <row r="31" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D31" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M31" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N31" s="66"/>
       <c r="O31" s="66"/>
       <c r="P31" s="66"/>
       <c r="Q31" s="66"/>
       <c r="R31" s="66"/>
       <c r="S31" s="27"/>
     </row>
     <row r="32" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D32" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="61"/>
       <c r="S32" s="61"/>
       <c r="T32" s="61"/>
       <c r="U32" s="61"/>
       <c r="V32" s="61"/>
       <c r="W32" s="61"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="61"/>
       <c r="Z32" s="61"/>
       <c r="AA32" s="61"/>
       <c r="AB32" s="61"/>
       <c r="AC32" s="61"/>
       <c r="AD32" s="61"/>
       <c r="AE32" s="61"/>
       <c r="AF32" s="61"/>
       <c r="AG32" s="61"/>
       <c r="AH32" s="61"/>
       <c r="AI32" s="61"/>
       <c r="AJ32" s="61"/>
       <c r="AK32" s="61"/>
     </row>
     <row r="33" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D33" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M33" s="66"/>
       <c r="N33" s="66"/>
       <c r="O33" s="66"/>
       <c r="P33" s="66"/>
       <c r="Q33" s="66"/>
       <c r="R33" s="66"/>
       <c r="S33" s="27"/>
       <c r="T33" s="8"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
     </row>
     <row r="34" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="P34" s="61"/>
       <c r="Q34" s="61"/>
       <c r="R34" s="61"/>
       <c r="S34" s="61"/>
       <c r="T34" s="61"/>
       <c r="U34" s="61"/>
       <c r="V34" s="61"/>
       <c r="W34" s="61"/>
       <c r="X34" s="61"/>
       <c r="Y34" s="61"/>
       <c r="Z34" s="61"/>
       <c r="AA34" s="61"/>
       <c r="AB34" s="61"/>
       <c r="AC34" s="61"/>
       <c r="AD34" s="61"/>
       <c r="AE34" s="61"/>
       <c r="AF34" s="61"/>
       <c r="AG34" s="61"/>
       <c r="AH34" s="61"/>
       <c r="AI34" s="61"/>
     </row>
     <row r="35" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="36" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D36" s="6" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="37" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D37" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M37" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N37" s="65"/>
       <c r="O37" s="65"/>
       <c r="P37" s="65"/>
       <c r="Q37" s="65"/>
       <c r="R37" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S37" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y37" s="65"/>
       <c r="Z37" s="65"/>
       <c r="AA37" s="65"/>
       <c r="AB37" s="65"/>
       <c r="AC37" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG37" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH37" s="67"/>
       <c r="AI37" s="67"/>
       <c r="AJ37" s="67"/>
       <c r="AK37" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="38" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D38" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M38" s="61"/>
       <c r="N38" s="61"/>
       <c r="O38" s="61"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="61"/>
       <c r="R38" s="61"/>
       <c r="S38" s="61"/>
       <c r="T38" s="61"/>
       <c r="U38" s="61"/>
       <c r="V38" s="61"/>
       <c r="W38" s="61"/>
       <c r="X38" s="61"/>
       <c r="Y38" s="61"/>
       <c r="Z38" s="61"/>
       <c r="AA38" s="61"/>
       <c r="AB38" s="61"/>
       <c r="AC38" s="61"/>
       <c r="AD38" s="61"/>
       <c r="AE38" s="61"/>
       <c r="AF38" s="61"/>
       <c r="AG38" s="61"/>
       <c r="AH38" s="61"/>
       <c r="AI38" s="61"/>
       <c r="AJ38" s="61"/>
       <c r="AK38" s="61"/>
     </row>
     <row r="39" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D39" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M39" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N39" s="65"/>
       <c r="O39" s="65"/>
       <c r="P39" s="65"/>
       <c r="Q39" s="65"/>
       <c r="R39" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S39" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X39" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y39" s="65"/>
       <c r="Z39" s="65"/>
       <c r="AA39" s="65"/>
       <c r="AB39" s="65"/>
       <c r="AC39" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG39" s="11" t="s">
@@ -8715,240 +8658,240 @@
       <c r="V40" s="61"/>
       <c r="W40" s="61"/>
       <c r="X40" s="61"/>
       <c r="Y40" s="61"/>
       <c r="Z40" s="61"/>
       <c r="AA40" s="61"/>
       <c r="AB40" s="61"/>
       <c r="AC40" s="61"/>
       <c r="AD40" s="61"/>
       <c r="AE40" s="61"/>
       <c r="AF40" s="61"/>
       <c r="AG40" s="61"/>
       <c r="AH40" s="61"/>
       <c r="AI40" s="61"/>
       <c r="AJ40" s="61"/>
       <c r="AK40" s="61"/>
     </row>
     <row r="41" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M41" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N41" s="66"/>
       <c r="O41" s="66"/>
       <c r="P41" s="66"/>
       <c r="Q41" s="66"/>
       <c r="R41" s="66"/>
       <c r="S41" s="27"/>
     </row>
     <row r="42" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D42" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M42" s="61"/>
       <c r="N42" s="61"/>
       <c r="O42" s="61"/>
       <c r="P42" s="61"/>
       <c r="Q42" s="61"/>
       <c r="R42" s="61"/>
       <c r="S42" s="61"/>
       <c r="T42" s="61"/>
       <c r="U42" s="61"/>
       <c r="V42" s="61"/>
       <c r="W42" s="61"/>
       <c r="X42" s="61"/>
       <c r="Y42" s="61"/>
       <c r="Z42" s="61"/>
       <c r="AA42" s="61"/>
       <c r="AB42" s="61"/>
       <c r="AC42" s="61"/>
       <c r="AD42" s="61"/>
       <c r="AE42" s="61"/>
       <c r="AF42" s="61"/>
       <c r="AG42" s="61"/>
       <c r="AH42" s="61"/>
       <c r="AI42" s="61"/>
       <c r="AJ42" s="61"/>
       <c r="AK42" s="61"/>
     </row>
     <row r="43" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D43" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M43" s="66"/>
       <c r="N43" s="66"/>
       <c r="O43" s="66"/>
       <c r="P43" s="66"/>
       <c r="Q43" s="66"/>
       <c r="R43" s="66"/>
       <c r="S43" s="27"/>
       <c r="T43" s="8"/>
       <c r="U43" s="29"/>
       <c r="V43" s="29"/>
       <c r="W43" s="29"/>
     </row>
     <row r="44" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D44" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="P44" s="61"/>
       <c r="Q44" s="61"/>
       <c r="R44" s="61"/>
       <c r="S44" s="61"/>
       <c r="T44" s="61"/>
       <c r="U44" s="61"/>
       <c r="V44" s="61"/>
       <c r="W44" s="61"/>
       <c r="X44" s="61"/>
       <c r="Y44" s="61"/>
       <c r="Z44" s="61"/>
       <c r="AA44" s="61"/>
       <c r="AB44" s="61"/>
       <c r="AC44" s="61"/>
       <c r="AD44" s="61"/>
       <c r="AE44" s="61"/>
       <c r="AF44" s="61"/>
       <c r="AG44" s="61"/>
       <c r="AH44" s="61"/>
       <c r="AI44" s="61"/>
     </row>
     <row r="45" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="46" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M46" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N46" s="65"/>
       <c r="O46" s="65"/>
       <c r="P46" s="65"/>
       <c r="Q46" s="65"/>
       <c r="R46" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S46" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X46" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y46" s="65"/>
       <c r="Z46" s="65"/>
       <c r="AA46" s="65"/>
       <c r="AB46" s="65"/>
       <c r="AC46" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG46" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH46" s="67"/>
       <c r="AI46" s="67"/>
       <c r="AJ46" s="67"/>
       <c r="AK46" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D47" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M47" s="61"/>
       <c r="N47" s="61"/>
       <c r="O47" s="61"/>
       <c r="P47" s="61"/>
       <c r="Q47" s="61"/>
       <c r="R47" s="61"/>
       <c r="S47" s="61"/>
       <c r="T47" s="61"/>
       <c r="U47" s="61"/>
       <c r="V47" s="61"/>
       <c r="W47" s="61"/>
       <c r="X47" s="61"/>
       <c r="Y47" s="61"/>
       <c r="Z47" s="61"/>
       <c r="AA47" s="61"/>
       <c r="AB47" s="61"/>
       <c r="AC47" s="61"/>
       <c r="AD47" s="61"/>
       <c r="AE47" s="61"/>
       <c r="AF47" s="61"/>
       <c r="AG47" s="61"/>
       <c r="AH47" s="61"/>
       <c r="AI47" s="61"/>
       <c r="AJ47" s="61"/>
       <c r="AK47" s="61"/>
     </row>
     <row r="48" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M48" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N48" s="65"/>
       <c r="O48" s="65"/>
       <c r="P48" s="65"/>
       <c r="Q48" s="65"/>
       <c r="R48" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S48" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X48" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y48" s="65"/>
       <c r="Z48" s="65"/>
       <c r="AA48" s="65"/>
       <c r="AB48" s="65"/>
       <c r="AC48" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG48" s="11" t="s">
@@ -8974,240 +8917,240 @@
       <c r="V49" s="61"/>
       <c r="W49" s="61"/>
       <c r="X49" s="61"/>
       <c r="Y49" s="61"/>
       <c r="Z49" s="61"/>
       <c r="AA49" s="61"/>
       <c r="AB49" s="61"/>
       <c r="AC49" s="61"/>
       <c r="AD49" s="61"/>
       <c r="AE49" s="61"/>
       <c r="AF49" s="61"/>
       <c r="AG49" s="61"/>
       <c r="AH49" s="61"/>
       <c r="AI49" s="61"/>
       <c r="AJ49" s="61"/>
       <c r="AK49" s="61"/>
     </row>
     <row r="50" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D50" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M50" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N50" s="66"/>
       <c r="O50" s="66"/>
       <c r="P50" s="66"/>
       <c r="Q50" s="66"/>
       <c r="R50" s="66"/>
       <c r="S50" s="27"/>
     </row>
     <row r="51" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D51" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M51" s="61"/>
       <c r="N51" s="61"/>
       <c r="O51" s="61"/>
       <c r="P51" s="61"/>
       <c r="Q51" s="61"/>
       <c r="R51" s="61"/>
       <c r="S51" s="61"/>
       <c r="T51" s="61"/>
       <c r="U51" s="61"/>
       <c r="V51" s="61"/>
       <c r="W51" s="61"/>
       <c r="X51" s="61"/>
       <c r="Y51" s="61"/>
       <c r="Z51" s="61"/>
       <c r="AA51" s="61"/>
       <c r="AB51" s="61"/>
       <c r="AC51" s="61"/>
       <c r="AD51" s="61"/>
       <c r="AE51" s="61"/>
       <c r="AF51" s="61"/>
       <c r="AG51" s="61"/>
       <c r="AH51" s="61"/>
       <c r="AI51" s="61"/>
       <c r="AJ51" s="61"/>
       <c r="AK51" s="61"/>
     </row>
     <row r="52" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D52" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M52" s="66"/>
       <c r="N52" s="66"/>
       <c r="O52" s="66"/>
       <c r="P52" s="66"/>
       <c r="Q52" s="66"/>
       <c r="R52" s="66"/>
       <c r="S52" s="27"/>
       <c r="T52" s="8"/>
       <c r="U52" s="29"/>
       <c r="V52" s="29"/>
       <c r="W52" s="29"/>
     </row>
     <row r="53" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D53" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="P53" s="61"/>
       <c r="Q53" s="61"/>
       <c r="R53" s="61"/>
       <c r="S53" s="61"/>
       <c r="T53" s="61"/>
       <c r="U53" s="61"/>
       <c r="V53" s="61"/>
       <c r="W53" s="61"/>
       <c r="X53" s="61"/>
       <c r="Y53" s="61"/>
       <c r="Z53" s="61"/>
       <c r="AA53" s="61"/>
       <c r="AB53" s="61"/>
       <c r="AC53" s="61"/>
       <c r="AD53" s="61"/>
       <c r="AE53" s="61"/>
       <c r="AF53" s="61"/>
       <c r="AG53" s="61"/>
       <c r="AH53" s="61"/>
       <c r="AI53" s="61"/>
     </row>
     <row r="54" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D55" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M55" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N55" s="65"/>
       <c r="O55" s="65"/>
       <c r="P55" s="65"/>
       <c r="Q55" s="65"/>
       <c r="R55" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S55" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X55" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y55" s="65"/>
       <c r="Z55" s="65"/>
       <c r="AA55" s="65"/>
       <c r="AB55" s="65"/>
       <c r="AC55" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG55" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH55" s="67"/>
       <c r="AI55" s="67"/>
       <c r="AJ55" s="67"/>
       <c r="AK55" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="56" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M56" s="61"/>
       <c r="N56" s="61"/>
       <c r="O56" s="61"/>
       <c r="P56" s="61"/>
       <c r="Q56" s="61"/>
       <c r="R56" s="61"/>
       <c r="S56" s="61"/>
       <c r="T56" s="61"/>
       <c r="U56" s="61"/>
       <c r="V56" s="61"/>
       <c r="W56" s="61"/>
       <c r="X56" s="61"/>
       <c r="Y56" s="61"/>
       <c r="Z56" s="61"/>
       <c r="AA56" s="61"/>
       <c r="AB56" s="61"/>
       <c r="AC56" s="61"/>
       <c r="AD56" s="61"/>
       <c r="AE56" s="61"/>
       <c r="AF56" s="61"/>
       <c r="AG56" s="61"/>
       <c r="AH56" s="61"/>
       <c r="AI56" s="61"/>
       <c r="AJ56" s="61"/>
       <c r="AK56" s="61"/>
     </row>
     <row r="57" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D57" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M57" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N57" s="65"/>
       <c r="O57" s="65"/>
       <c r="P57" s="65"/>
       <c r="Q57" s="65"/>
       <c r="R57" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S57" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X57" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y57" s="65"/>
       <c r="Z57" s="65"/>
       <c r="AA57" s="65"/>
       <c r="AB57" s="65"/>
       <c r="AC57" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG57" s="11" t="s">
@@ -9233,1561 +9176,1561 @@
       <c r="V58" s="61"/>
       <c r="W58" s="61"/>
       <c r="X58" s="61"/>
       <c r="Y58" s="61"/>
       <c r="Z58" s="61"/>
       <c r="AA58" s="61"/>
       <c r="AB58" s="61"/>
       <c r="AC58" s="61"/>
       <c r="AD58" s="61"/>
       <c r="AE58" s="61"/>
       <c r="AF58" s="61"/>
       <c r="AG58" s="61"/>
       <c r="AH58" s="61"/>
       <c r="AI58" s="61"/>
       <c r="AJ58" s="61"/>
       <c r="AK58" s="61"/>
     </row>
     <row r="59" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D59" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M59" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N59" s="66"/>
       <c r="O59" s="66"/>
       <c r="P59" s="66"/>
       <c r="Q59" s="66"/>
       <c r="R59" s="66"/>
       <c r="S59" s="27"/>
     </row>
     <row r="60" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D60" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M60" s="61"/>
       <c r="N60" s="61"/>
       <c r="O60" s="61"/>
       <c r="P60" s="61"/>
       <c r="Q60" s="61"/>
       <c r="R60" s="61"/>
       <c r="S60" s="61"/>
       <c r="T60" s="61"/>
       <c r="U60" s="61"/>
       <c r="V60" s="61"/>
       <c r="W60" s="61"/>
       <c r="X60" s="61"/>
       <c r="Y60" s="61"/>
       <c r="Z60" s="61"/>
       <c r="AA60" s="61"/>
       <c r="AB60" s="61"/>
       <c r="AC60" s="61"/>
       <c r="AD60" s="61"/>
       <c r="AE60" s="61"/>
       <c r="AF60" s="61"/>
       <c r="AG60" s="61"/>
       <c r="AH60" s="61"/>
       <c r="AI60" s="61"/>
       <c r="AJ60" s="61"/>
       <c r="AK60" s="61"/>
     </row>
     <row r="61" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D61" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M61" s="66"/>
       <c r="N61" s="66"/>
       <c r="O61" s="66"/>
       <c r="P61" s="66"/>
       <c r="Q61" s="66"/>
       <c r="R61" s="66"/>
       <c r="S61" s="27"/>
       <c r="T61" s="8"/>
       <c r="U61" s="29"/>
       <c r="V61" s="29"/>
       <c r="W61" s="29"/>
     </row>
     <row r="62" spans="4:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D62" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="P62" s="61"/>
       <c r="Q62" s="61"/>
       <c r="R62" s="61"/>
       <c r="S62" s="61"/>
       <c r="T62" s="61"/>
       <c r="U62" s="61"/>
       <c r="V62" s="61"/>
       <c r="W62" s="61"/>
       <c r="X62" s="61"/>
       <c r="Y62" s="61"/>
       <c r="Z62" s="61"/>
       <c r="AA62" s="61"/>
       <c r="AB62" s="61"/>
       <c r="AC62" s="61"/>
       <c r="AD62" s="61"/>
       <c r="AE62" s="61"/>
       <c r="AF62" s="61"/>
       <c r="AG62" s="61"/>
       <c r="AH62" s="61"/>
       <c r="AI62" s="61"/>
     </row>
     <row r="66" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D66" s="6" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="67" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D67" s="6" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="68" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D68" s="14" t="s">
         <v>143</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="69" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D69" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M69" s="61"/>
       <c r="N69" s="61"/>
       <c r="O69" s="61"/>
       <c r="P69" s="61"/>
       <c r="Q69" s="61"/>
       <c r="R69" s="61"/>
       <c r="S69" s="61"/>
       <c r="T69" s="61"/>
       <c r="U69" s="61"/>
       <c r="V69" s="61"/>
       <c r="W69" s="61"/>
       <c r="X69" s="61"/>
       <c r="Y69" s="61"/>
       <c r="Z69" s="61"/>
       <c r="AA69" s="61"/>
       <c r="AB69" s="61"/>
       <c r="AC69" s="61"/>
       <c r="AD69" s="61"/>
       <c r="AE69" s="61"/>
       <c r="AF69" s="61"/>
       <c r="AG69" s="61"/>
       <c r="AH69" s="61"/>
       <c r="AI69" s="61"/>
       <c r="AJ69" s="61"/>
       <c r="AK69" s="61"/>
     </row>
     <row r="70" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D70" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>407</v>
       </c>
       <c r="U70" s="67"/>
       <c r="V70" s="67"/>
       <c r="W70" s="67"/>
       <c r="X70" s="67"/>
       <c r="Y70" s="67"/>
       <c r="Z70" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="72" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D72" s="14" t="s">
         <v>143</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="73" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D73" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M73" s="61"/>
       <c r="N73" s="61"/>
       <c r="O73" s="61"/>
       <c r="P73" s="61"/>
       <c r="Q73" s="61"/>
       <c r="R73" s="61"/>
       <c r="S73" s="61"/>
       <c r="T73" s="61"/>
       <c r="U73" s="61"/>
       <c r="V73" s="61"/>
       <c r="W73" s="61"/>
       <c r="X73" s="61"/>
       <c r="Y73" s="61"/>
       <c r="Z73" s="61"/>
       <c r="AA73" s="61"/>
       <c r="AB73" s="61"/>
       <c r="AC73" s="61"/>
       <c r="AD73" s="61"/>
       <c r="AE73" s="61"/>
       <c r="AF73" s="61"/>
       <c r="AG73" s="61"/>
       <c r="AH73" s="61"/>
       <c r="AI73" s="61"/>
       <c r="AJ73" s="61"/>
       <c r="AK73" s="61"/>
     </row>
     <row r="74" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D74" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>407</v>
       </c>
       <c r="U74" s="67"/>
       <c r="V74" s="67"/>
       <c r="W74" s="67"/>
       <c r="X74" s="67"/>
       <c r="Y74" s="67"/>
       <c r="Z74" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="75" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="76" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D76" s="14" t="s">
         <v>143</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="77" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D77" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M77" s="61"/>
       <c r="N77" s="61"/>
       <c r="O77" s="61"/>
       <c r="P77" s="61"/>
       <c r="Q77" s="61"/>
       <c r="R77" s="61"/>
       <c r="S77" s="61"/>
       <c r="T77" s="61"/>
       <c r="U77" s="61"/>
       <c r="V77" s="61"/>
       <c r="W77" s="61"/>
       <c r="X77" s="61"/>
       <c r="Y77" s="61"/>
       <c r="Z77" s="61"/>
       <c r="AA77" s="61"/>
       <c r="AB77" s="61"/>
       <c r="AC77" s="61"/>
       <c r="AD77" s="61"/>
       <c r="AE77" s="61"/>
       <c r="AF77" s="61"/>
       <c r="AG77" s="61"/>
       <c r="AH77" s="61"/>
       <c r="AI77" s="61"/>
       <c r="AJ77" s="61"/>
       <c r="AK77" s="61"/>
     </row>
     <row r="78" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D78" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>408</v>
       </c>
       <c r="U78" s="67"/>
       <c r="V78" s="67"/>
       <c r="W78" s="67"/>
       <c r="X78" s="67"/>
       <c r="Y78" s="67"/>
       <c r="Z78" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="79" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D79" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M79" s="61"/>
       <c r="N79" s="61"/>
       <c r="O79" s="61"/>
       <c r="P79" s="61"/>
       <c r="Q79" s="61"/>
       <c r="R79" s="61"/>
       <c r="S79" s="61"/>
       <c r="T79" s="61"/>
       <c r="U79" s="61"/>
       <c r="V79" s="61"/>
       <c r="W79" s="61"/>
       <c r="X79" s="61"/>
       <c r="Y79" s="61"/>
       <c r="Z79" s="61"/>
       <c r="AA79" s="61"/>
       <c r="AB79" s="61"/>
       <c r="AC79" s="61"/>
       <c r="AD79" s="61"/>
       <c r="AE79" s="61"/>
       <c r="AF79" s="61"/>
       <c r="AG79" s="61"/>
       <c r="AH79" s="61"/>
       <c r="AI79" s="61"/>
       <c r="AJ79" s="61"/>
       <c r="AK79" s="61"/>
     </row>
     <row r="80" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D80" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>408</v>
       </c>
       <c r="U80" s="67"/>
       <c r="V80" s="67"/>
       <c r="W80" s="67"/>
       <c r="X80" s="67"/>
       <c r="Y80" s="67"/>
       <c r="Z80" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="81" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D81" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M81" s="61"/>
       <c r="N81" s="61"/>
       <c r="O81" s="61"/>
       <c r="P81" s="61"/>
       <c r="Q81" s="61"/>
       <c r="R81" s="61"/>
       <c r="S81" s="61"/>
       <c r="T81" s="61"/>
       <c r="U81" s="61"/>
       <c r="V81" s="61"/>
       <c r="W81" s="61"/>
       <c r="X81" s="61"/>
       <c r="Y81" s="61"/>
       <c r="Z81" s="61"/>
       <c r="AA81" s="61"/>
       <c r="AB81" s="61"/>
       <c r="AC81" s="61"/>
       <c r="AD81" s="61"/>
       <c r="AE81" s="61"/>
       <c r="AF81" s="61"/>
       <c r="AG81" s="61"/>
       <c r="AH81" s="61"/>
       <c r="AI81" s="61"/>
       <c r="AJ81" s="61"/>
       <c r="AK81" s="61"/>
     </row>
     <row r="82" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D82" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>408</v>
       </c>
       <c r="U82" s="67"/>
       <c r="V82" s="67"/>
       <c r="W82" s="67"/>
       <c r="X82" s="67"/>
       <c r="Y82" s="67"/>
       <c r="Z82" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="83" spans="2:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="84" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D84" s="14" t="s">
         <v>143</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="85" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M85" s="61"/>
       <c r="N85" s="61"/>
       <c r="O85" s="61"/>
       <c r="P85" s="61"/>
       <c r="Q85" s="61"/>
       <c r="R85" s="61"/>
       <c r="S85" s="61"/>
       <c r="T85" s="61"/>
       <c r="U85" s="61"/>
       <c r="V85" s="61"/>
       <c r="W85" s="61"/>
       <c r="X85" s="61"/>
       <c r="Y85" s="61"/>
       <c r="Z85" s="61"/>
       <c r="AA85" s="61"/>
       <c r="AB85" s="61"/>
       <c r="AC85" s="61"/>
       <c r="AD85" s="61"/>
       <c r="AE85" s="61"/>
       <c r="AF85" s="61"/>
       <c r="AG85" s="61"/>
       <c r="AH85" s="61"/>
       <c r="AI85" s="61"/>
       <c r="AJ85" s="61"/>
       <c r="AK85" s="61"/>
     </row>
     <row r="86" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D86" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>408</v>
       </c>
       <c r="U86" s="67"/>
       <c r="V86" s="67"/>
       <c r="W86" s="67"/>
       <c r="X86" s="67"/>
       <c r="Y86" s="67"/>
       <c r="Z86" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D87" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M87" s="61"/>
       <c r="N87" s="61"/>
       <c r="O87" s="61"/>
       <c r="P87" s="61"/>
       <c r="Q87" s="61"/>
       <c r="R87" s="61"/>
       <c r="S87" s="61"/>
       <c r="T87" s="61"/>
       <c r="U87" s="61"/>
       <c r="V87" s="61"/>
       <c r="W87" s="61"/>
       <c r="X87" s="61"/>
       <c r="Y87" s="61"/>
       <c r="Z87" s="61"/>
       <c r="AA87" s="61"/>
       <c r="AB87" s="61"/>
       <c r="AC87" s="61"/>
       <c r="AD87" s="61"/>
       <c r="AE87" s="61"/>
       <c r="AF87" s="61"/>
       <c r="AG87" s="61"/>
       <c r="AH87" s="61"/>
       <c r="AI87" s="61"/>
       <c r="AJ87" s="61"/>
       <c r="AK87" s="61"/>
     </row>
     <row r="88" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D88" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>408</v>
       </c>
       <c r="U88" s="67"/>
       <c r="V88" s="67"/>
       <c r="W88" s="67"/>
       <c r="X88" s="67"/>
       <c r="Y88" s="67"/>
       <c r="Z88" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="89" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D89" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M89" s="61"/>
       <c r="N89" s="61"/>
       <c r="O89" s="61"/>
       <c r="P89" s="61"/>
       <c r="Q89" s="61"/>
       <c r="R89" s="61"/>
       <c r="S89" s="61"/>
       <c r="T89" s="61"/>
       <c r="U89" s="61"/>
       <c r="V89" s="61"/>
       <c r="W89" s="61"/>
       <c r="X89" s="61"/>
       <c r="Y89" s="61"/>
       <c r="Z89" s="61"/>
       <c r="AA89" s="61"/>
       <c r="AB89" s="61"/>
       <c r="AC89" s="61"/>
       <c r="AD89" s="61"/>
       <c r="AE89" s="61"/>
       <c r="AF89" s="61"/>
       <c r="AG89" s="61"/>
       <c r="AH89" s="61"/>
       <c r="AI89" s="61"/>
       <c r="AJ89" s="61"/>
       <c r="AK89" s="61"/>
     </row>
     <row r="90" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B90" s="9"/>
       <c r="C90" s="9"/>
       <c r="D90" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="9"/>
       <c r="J90" s="9"/>
       <c r="K90" s="9"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9" t="s">
         <v>408</v>
       </c>
       <c r="N90" s="9"/>
       <c r="O90" s="9"/>
       <c r="P90" s="9"/>
       <c r="Q90" s="9"/>
       <c r="R90" s="9"/>
       <c r="S90" s="9"/>
       <c r="T90" s="9"/>
       <c r="U90" s="68"/>
       <c r="V90" s="68"/>
       <c r="W90" s="68"/>
       <c r="X90" s="68"/>
       <c r="Y90" s="68"/>
       <c r="Z90" s="10" t="s">
         <v>122</v>
       </c>
       <c r="AA90" s="9"/>
       <c r="AB90" s="9"/>
       <c r="AC90" s="9"/>
       <c r="AD90" s="9"/>
       <c r="AE90" s="9"/>
       <c r="AF90" s="9"/>
       <c r="AG90" s="9"/>
       <c r="AH90" s="9"/>
       <c r="AI90" s="9"/>
       <c r="AJ90" s="9"/>
       <c r="AK90" s="9"/>
     </row>
     <row r="91" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B91" s="6" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="92" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D92" s="6" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="93" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D93" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M93" s="61"/>
       <c r="N93" s="61"/>
       <c r="O93" s="61"/>
       <c r="P93" s="61"/>
       <c r="Q93" s="61"/>
       <c r="R93" s="61"/>
       <c r="S93" s="61"/>
       <c r="T93" s="61"/>
       <c r="U93" s="61"/>
       <c r="V93" s="61"/>
       <c r="W93" s="61"/>
       <c r="X93" s="61"/>
       <c r="Y93" s="61"/>
       <c r="Z93" s="61"/>
       <c r="AA93" s="61"/>
       <c r="AB93" s="61"/>
       <c r="AC93" s="61"/>
       <c r="AD93" s="61"/>
       <c r="AE93" s="61"/>
       <c r="AF93" s="61"/>
       <c r="AG93" s="61"/>
       <c r="AH93" s="61"/>
       <c r="AI93" s="61"/>
       <c r="AJ93" s="61"/>
       <c r="AK93" s="61"/>
     </row>
     <row r="94" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D94" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M94" s="61"/>
       <c r="N94" s="61"/>
       <c r="O94" s="61"/>
       <c r="P94" s="61"/>
       <c r="Q94" s="61"/>
       <c r="R94" s="61"/>
       <c r="S94" s="61"/>
       <c r="T94" s="61"/>
       <c r="U94" s="61"/>
       <c r="V94" s="61"/>
       <c r="W94" s="61"/>
       <c r="X94" s="61"/>
       <c r="Y94" s="61"/>
       <c r="Z94" s="61"/>
       <c r="AA94" s="61"/>
       <c r="AB94" s="61"/>
       <c r="AC94" s="61"/>
       <c r="AD94" s="61"/>
       <c r="AE94" s="61"/>
       <c r="AF94" s="61"/>
       <c r="AG94" s="61"/>
       <c r="AH94" s="61"/>
       <c r="AI94" s="61"/>
       <c r="AJ94" s="61"/>
       <c r="AK94" s="61"/>
     </row>
     <row r="95" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D95" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M95" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N95" s="66"/>
       <c r="O95" s="66"/>
       <c r="P95" s="66"/>
       <c r="Q95" s="66"/>
       <c r="R95" s="66"/>
       <c r="S95" s="27"/>
     </row>
     <row r="96" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D96" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>563</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M96" s="61"/>
       <c r="N96" s="61"/>
       <c r="O96" s="61"/>
       <c r="P96" s="61"/>
       <c r="Q96" s="61"/>
       <c r="R96" s="61"/>
       <c r="S96" s="61"/>
       <c r="T96" s="61"/>
       <c r="U96" s="61"/>
       <c r="V96" s="61"/>
       <c r="W96" s="61"/>
       <c r="X96" s="61"/>
       <c r="Y96" s="61"/>
       <c r="Z96" s="61"/>
       <c r="AA96" s="61"/>
       <c r="AB96" s="61"/>
       <c r="AC96" s="61"/>
       <c r="AD96" s="61"/>
       <c r="AE96" s="61"/>
       <c r="AF96" s="61"/>
       <c r="AG96" s="61"/>
       <c r="AH96" s="61"/>
       <c r="AI96" s="61"/>
       <c r="AJ96" s="61"/>
       <c r="AK96" s="61"/>
     </row>
     <row r="97" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D97" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M97" s="66"/>
       <c r="N97" s="66"/>
       <c r="O97" s="66"/>
       <c r="P97" s="66"/>
       <c r="Q97" s="66"/>
       <c r="R97" s="66"/>
       <c r="S97" s="27"/>
       <c r="T97" s="8"/>
       <c r="U97" s="29"/>
       <c r="V97" s="29"/>
       <c r="W97" s="29"/>
     </row>
     <row r="98" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D98" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="M98" s="66"/>
       <c r="N98" s="66"/>
       <c r="O98" s="66"/>
       <c r="P98" s="66"/>
       <c r="Q98" s="66"/>
       <c r="R98" s="66"/>
       <c r="S98" s="66"/>
       <c r="T98" s="66"/>
       <c r="U98" s="66"/>
       <c r="V98" s="66"/>
       <c r="W98" s="66"/>
       <c r="X98" s="66"/>
       <c r="Y98" s="66"/>
       <c r="Z98" s="66"/>
       <c r="AA98" s="66"/>
       <c r="AB98" s="66"/>
       <c r="AC98" s="66"/>
       <c r="AD98" s="66"/>
       <c r="AE98" s="66"/>
       <c r="AF98" s="66"/>
       <c r="AG98" s="66"/>
       <c r="AH98" s="66"/>
       <c r="AI98" s="66"/>
       <c r="AJ98" s="66"/>
       <c r="AK98" s="66"/>
     </row>
     <row r="99" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D99" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="O99" s="61"/>
       <c r="P99" s="61"/>
       <c r="Q99" s="61"/>
       <c r="R99" s="61"/>
       <c r="S99" s="61"/>
       <c r="T99" s="61"/>
       <c r="U99" s="61"/>
       <c r="V99" s="61"/>
       <c r="W99" s="61"/>
       <c r="X99" s="61"/>
       <c r="Y99" s="61"/>
       <c r="Z99" s="61"/>
       <c r="AA99" s="61"/>
       <c r="AB99" s="61"/>
       <c r="AC99" s="61"/>
       <c r="AD99" s="61"/>
       <c r="AE99" s="61"/>
       <c r="AF99" s="61"/>
       <c r="AG99" s="61"/>
       <c r="AH99" s="61"/>
       <c r="AI99" s="61"/>
       <c r="AJ99" s="61"/>
       <c r="AK99" s="61"/>
     </row>
     <row r="100" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="101" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D101" s="6" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="102" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D102" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M102" s="61"/>
       <c r="N102" s="61"/>
       <c r="O102" s="61"/>
       <c r="P102" s="61"/>
       <c r="Q102" s="61"/>
       <c r="R102" s="61"/>
       <c r="S102" s="61"/>
       <c r="T102" s="61"/>
       <c r="U102" s="61"/>
       <c r="V102" s="61"/>
       <c r="W102" s="61"/>
       <c r="X102" s="61"/>
       <c r="Y102" s="61"/>
       <c r="Z102" s="61"/>
       <c r="AA102" s="61"/>
       <c r="AB102" s="61"/>
       <c r="AC102" s="61"/>
       <c r="AD102" s="61"/>
       <c r="AE102" s="61"/>
       <c r="AF102" s="61"/>
       <c r="AG102" s="61"/>
       <c r="AH102" s="61"/>
       <c r="AI102" s="61"/>
       <c r="AJ102" s="61"/>
       <c r="AK102" s="61"/>
     </row>
     <row r="103" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D103" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M103" s="61"/>
       <c r="N103" s="61"/>
       <c r="O103" s="61"/>
       <c r="P103" s="61"/>
       <c r="Q103" s="61"/>
       <c r="R103" s="61"/>
       <c r="S103" s="61"/>
       <c r="T103" s="61"/>
       <c r="U103" s="61"/>
       <c r="V103" s="61"/>
       <c r="W103" s="61"/>
       <c r="X103" s="61"/>
       <c r="Y103" s="61"/>
       <c r="Z103" s="61"/>
       <c r="AA103" s="61"/>
       <c r="AB103" s="61"/>
       <c r="AC103" s="61"/>
       <c r="AD103" s="61"/>
       <c r="AE103" s="61"/>
       <c r="AF103" s="61"/>
       <c r="AG103" s="61"/>
       <c r="AH103" s="61"/>
       <c r="AI103" s="61"/>
       <c r="AJ103" s="61"/>
       <c r="AK103" s="61"/>
     </row>
     <row r="104" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D104" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M104" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N104" s="66"/>
       <c r="O104" s="66"/>
       <c r="P104" s="66"/>
       <c r="Q104" s="66"/>
       <c r="R104" s="66"/>
       <c r="S104" s="27"/>
     </row>
     <row r="105" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D105" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M105" s="61"/>
       <c r="N105" s="61"/>
       <c r="O105" s="61"/>
       <c r="P105" s="61"/>
       <c r="Q105" s="61"/>
       <c r="R105" s="61"/>
       <c r="S105" s="61"/>
       <c r="T105" s="61"/>
       <c r="U105" s="61"/>
       <c r="V105" s="61"/>
       <c r="W105" s="61"/>
       <c r="X105" s="61"/>
       <c r="Y105" s="61"/>
       <c r="Z105" s="61"/>
       <c r="AA105" s="61"/>
       <c r="AB105" s="61"/>
       <c r="AC105" s="61"/>
       <c r="AD105" s="61"/>
       <c r="AE105" s="61"/>
       <c r="AF105" s="61"/>
       <c r="AG105" s="61"/>
       <c r="AH105" s="61"/>
       <c r="AI105" s="61"/>
       <c r="AJ105" s="61"/>
       <c r="AK105" s="61"/>
     </row>
     <row r="106" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D106" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M106" s="66"/>
       <c r="N106" s="66"/>
       <c r="O106" s="66"/>
       <c r="P106" s="66"/>
       <c r="Q106" s="66"/>
       <c r="R106" s="66"/>
       <c r="S106" s="27"/>
       <c r="T106" s="8"/>
       <c r="U106" s="29"/>
       <c r="V106" s="29"/>
       <c r="W106" s="29"/>
     </row>
     <row r="107" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D107" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="M107" s="66"/>
       <c r="N107" s="66"/>
       <c r="O107" s="66"/>
       <c r="P107" s="66"/>
       <c r="Q107" s="66"/>
       <c r="R107" s="66"/>
       <c r="S107" s="66"/>
       <c r="T107" s="66"/>
       <c r="U107" s="66"/>
       <c r="V107" s="66"/>
       <c r="W107" s="66"/>
       <c r="X107" s="66"/>
       <c r="Y107" s="66"/>
       <c r="Z107" s="66"/>
       <c r="AA107" s="66"/>
       <c r="AB107" s="66"/>
       <c r="AC107" s="66"/>
       <c r="AD107" s="66"/>
       <c r="AE107" s="66"/>
       <c r="AF107" s="66"/>
       <c r="AG107" s="66"/>
       <c r="AH107" s="66"/>
       <c r="AI107" s="66"/>
       <c r="AJ107" s="66"/>
       <c r="AK107" s="66"/>
     </row>
     <row r="108" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D108" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="O108" s="61"/>
       <c r="P108" s="61"/>
       <c r="Q108" s="61"/>
       <c r="R108" s="61"/>
       <c r="S108" s="61"/>
       <c r="T108" s="61"/>
       <c r="U108" s="61"/>
       <c r="V108" s="61"/>
       <c r="W108" s="61"/>
       <c r="X108" s="61"/>
       <c r="Y108" s="61"/>
       <c r="Z108" s="61"/>
       <c r="AA108" s="61"/>
       <c r="AB108" s="61"/>
       <c r="AC108" s="61"/>
       <c r="AD108" s="61"/>
       <c r="AE108" s="61"/>
       <c r="AF108" s="61"/>
       <c r="AG108" s="61"/>
       <c r="AH108" s="61"/>
       <c r="AI108" s="61"/>
       <c r="AJ108" s="61"/>
       <c r="AK108" s="61"/>
     </row>
     <row r="109" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="110" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D110" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M110" s="61"/>
       <c r="N110" s="61"/>
       <c r="O110" s="61"/>
       <c r="P110" s="61"/>
       <c r="Q110" s="61"/>
       <c r="R110" s="61"/>
       <c r="S110" s="61"/>
       <c r="T110" s="61"/>
       <c r="U110" s="61"/>
       <c r="V110" s="61"/>
       <c r="W110" s="61"/>
       <c r="X110" s="61"/>
       <c r="Y110" s="61"/>
       <c r="Z110" s="61"/>
       <c r="AA110" s="61"/>
       <c r="AB110" s="61"/>
       <c r="AC110" s="61"/>
       <c r="AD110" s="61"/>
       <c r="AE110" s="61"/>
       <c r="AF110" s="61"/>
       <c r="AG110" s="61"/>
       <c r="AH110" s="61"/>
       <c r="AI110" s="61"/>
       <c r="AJ110" s="61"/>
       <c r="AK110" s="61"/>
     </row>
     <row r="111" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D111" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M111" s="61"/>
       <c r="N111" s="61"/>
       <c r="O111" s="61"/>
       <c r="P111" s="61"/>
       <c r="Q111" s="61"/>
       <c r="R111" s="61"/>
       <c r="S111" s="61"/>
       <c r="T111" s="61"/>
       <c r="U111" s="61"/>
       <c r="V111" s="61"/>
       <c r="W111" s="61"/>
       <c r="X111" s="61"/>
       <c r="Y111" s="61"/>
       <c r="Z111" s="61"/>
       <c r="AA111" s="61"/>
       <c r="AB111" s="61"/>
       <c r="AC111" s="61"/>
       <c r="AD111" s="61"/>
       <c r="AE111" s="61"/>
       <c r="AF111" s="61"/>
       <c r="AG111" s="61"/>
       <c r="AH111" s="61"/>
       <c r="AI111" s="61"/>
       <c r="AJ111" s="61"/>
       <c r="AK111" s="61"/>
     </row>
     <row r="112" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D112" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M112" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N112" s="66"/>
       <c r="O112" s="66"/>
       <c r="P112" s="66"/>
       <c r="Q112" s="66"/>
       <c r="R112" s="66"/>
       <c r="S112" s="27"/>
     </row>
     <row r="113" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D113" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M113" s="61"/>
       <c r="N113" s="61"/>
       <c r="O113" s="61"/>
       <c r="P113" s="61"/>
       <c r="Q113" s="61"/>
       <c r="R113" s="61"/>
       <c r="S113" s="61"/>
       <c r="T113" s="61"/>
       <c r="U113" s="61"/>
       <c r="V113" s="61"/>
       <c r="W113" s="61"/>
       <c r="X113" s="61"/>
       <c r="Y113" s="61"/>
       <c r="Z113" s="61"/>
       <c r="AA113" s="61"/>
       <c r="AB113" s="61"/>
       <c r="AC113" s="61"/>
       <c r="AD113" s="61"/>
       <c r="AE113" s="61"/>
       <c r="AF113" s="61"/>
       <c r="AG113" s="61"/>
       <c r="AH113" s="61"/>
       <c r="AI113" s="61"/>
       <c r="AJ113" s="61"/>
       <c r="AK113" s="61"/>
     </row>
     <row r="114" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D114" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M114" s="66"/>
       <c r="N114" s="66"/>
       <c r="O114" s="66"/>
       <c r="P114" s="66"/>
       <c r="Q114" s="66"/>
       <c r="R114" s="66"/>
       <c r="S114" s="27"/>
       <c r="T114" s="8"/>
       <c r="U114" s="29"/>
       <c r="V114" s="29"/>
       <c r="W114" s="29"/>
     </row>
     <row r="115" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D115" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="M115" s="66"/>
       <c r="N115" s="66"/>
       <c r="O115" s="66"/>
       <c r="P115" s="66"/>
       <c r="Q115" s="66"/>
       <c r="R115" s="66"/>
       <c r="S115" s="66"/>
       <c r="T115" s="66"/>
       <c r="U115" s="66"/>
       <c r="V115" s="66"/>
       <c r="W115" s="66"/>
       <c r="X115" s="66"/>
       <c r="Y115" s="66"/>
       <c r="Z115" s="66"/>
       <c r="AA115" s="66"/>
       <c r="AB115" s="66"/>
       <c r="AC115" s="66"/>
       <c r="AD115" s="66"/>
       <c r="AE115" s="66"/>
       <c r="AF115" s="66"/>
       <c r="AG115" s="66"/>
       <c r="AH115" s="66"/>
       <c r="AI115" s="66"/>
       <c r="AJ115" s="66"/>
       <c r="AK115" s="66"/>
     </row>
     <row r="116" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D116" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="O116" s="61"/>
       <c r="P116" s="61"/>
       <c r="Q116" s="61"/>
       <c r="R116" s="61"/>
       <c r="S116" s="61"/>
       <c r="T116" s="61"/>
       <c r="U116" s="61"/>
       <c r="V116" s="61"/>
       <c r="W116" s="61"/>
       <c r="X116" s="61"/>
       <c r="Y116" s="61"/>
       <c r="Z116" s="61"/>
       <c r="AA116" s="61"/>
       <c r="AB116" s="61"/>
       <c r="AC116" s="61"/>
       <c r="AD116" s="61"/>
       <c r="AE116" s="61"/>
       <c r="AF116" s="61"/>
       <c r="AG116" s="61"/>
       <c r="AH116" s="61"/>
       <c r="AI116" s="61"/>
       <c r="AJ116" s="61"/>
       <c r="AK116" s="61"/>
     </row>
     <row r="117" spans="2:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="118" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D118" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M118" s="61"/>
       <c r="N118" s="61"/>
       <c r="O118" s="61"/>
       <c r="P118" s="61"/>
       <c r="Q118" s="61"/>
       <c r="R118" s="61"/>
       <c r="S118" s="61"/>
       <c r="T118" s="61"/>
       <c r="U118" s="61"/>
       <c r="V118" s="61"/>
       <c r="W118" s="61"/>
       <c r="X118" s="61"/>
       <c r="Y118" s="61"/>
       <c r="Z118" s="61"/>
       <c r="AA118" s="61"/>
       <c r="AB118" s="61"/>
       <c r="AC118" s="61"/>
       <c r="AD118" s="61"/>
       <c r="AE118" s="61"/>
       <c r="AF118" s="61"/>
       <c r="AG118" s="61"/>
       <c r="AH118" s="61"/>
       <c r="AI118" s="61"/>
       <c r="AJ118" s="61"/>
       <c r="AK118" s="61"/>
     </row>
     <row r="119" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D119" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M119" s="61"/>
       <c r="N119" s="61"/>
       <c r="O119" s="61"/>
       <c r="P119" s="61"/>
       <c r="Q119" s="61"/>
       <c r="R119" s="61"/>
       <c r="S119" s="61"/>
       <c r="T119" s="61"/>
       <c r="U119" s="61"/>
       <c r="V119" s="61"/>
       <c r="W119" s="61"/>
       <c r="X119" s="61"/>
       <c r="Y119" s="61"/>
       <c r="Z119" s="61"/>
       <c r="AA119" s="61"/>
       <c r="AB119" s="61"/>
       <c r="AC119" s="61"/>
       <c r="AD119" s="61"/>
       <c r="AE119" s="61"/>
       <c r="AF119" s="61"/>
       <c r="AG119" s="61"/>
       <c r="AH119" s="61"/>
       <c r="AI119" s="61"/>
       <c r="AJ119" s="61"/>
       <c r="AK119" s="61"/>
     </row>
     <row r="120" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D120" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M120" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N120" s="66"/>
       <c r="O120" s="66"/>
       <c r="P120" s="66"/>
       <c r="Q120" s="66"/>
       <c r="R120" s="66"/>
       <c r="S120" s="27"/>
     </row>
     <row r="121" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D121" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M121" s="61"/>
       <c r="N121" s="61"/>
       <c r="O121" s="61"/>
       <c r="P121" s="61"/>
       <c r="Q121" s="61"/>
       <c r="R121" s="61"/>
       <c r="S121" s="61"/>
       <c r="T121" s="61"/>
       <c r="U121" s="61"/>
       <c r="V121" s="61"/>
       <c r="W121" s="61"/>
       <c r="X121" s="61"/>
       <c r="Y121" s="61"/>
       <c r="Z121" s="61"/>
       <c r="AA121" s="61"/>
       <c r="AB121" s="61"/>
       <c r="AC121" s="61"/>
       <c r="AD121" s="61"/>
       <c r="AE121" s="61"/>
       <c r="AF121" s="61"/>
       <c r="AG121" s="61"/>
       <c r="AH121" s="61"/>
       <c r="AI121" s="61"/>
       <c r="AJ121" s="61"/>
       <c r="AK121" s="61"/>
     </row>
     <row r="122" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D122" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M122" s="66"/>
       <c r="N122" s="66"/>
       <c r="O122" s="66"/>
       <c r="P122" s="66"/>
       <c r="Q122" s="66"/>
       <c r="R122" s="66"/>
       <c r="S122" s="27"/>
       <c r="T122" s="8"/>
       <c r="U122" s="29"/>
       <c r="V122" s="29"/>
       <c r="W122" s="29"/>
     </row>
     <row r="123" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D123" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="M123" s="66"/>
       <c r="N123" s="66"/>
       <c r="O123" s="66"/>
       <c r="P123" s="66"/>
       <c r="Q123" s="66"/>
       <c r="R123" s="66"/>
       <c r="S123" s="66"/>
       <c r="T123" s="66"/>
       <c r="U123" s="66"/>
       <c r="V123" s="66"/>
       <c r="W123" s="66"/>
       <c r="X123" s="66"/>
       <c r="Y123" s="66"/>
       <c r="Z123" s="66"/>
       <c r="AA123" s="66"/>
       <c r="AB123" s="66"/>
       <c r="AC123" s="66"/>
       <c r="AD123" s="66"/>
       <c r="AE123" s="66"/>
       <c r="AF123" s="66"/>
       <c r="AG123" s="66"/>
       <c r="AH123" s="66"/>
       <c r="AI123" s="66"/>
       <c r="AJ123" s="66"/>
       <c r="AK123" s="66"/>
     </row>
     <row r="124" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B124" s="9"/>
       <c r="C124" s="9"/>
       <c r="D124" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E124" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="G124" s="9"/>
       <c r="H124" s="9"/>
       <c r="I124" s="9"/>
       <c r="J124" s="9"/>
       <c r="K124" s="9"/>
       <c r="L124" s="9"/>
       <c r="M124" s="9"/>
       <c r="N124" s="9"/>
       <c r="O124" s="62"/>
       <c r="P124" s="62"/>
       <c r="Q124" s="62"/>
       <c r="R124" s="62"/>
       <c r="S124" s="62"/>
       <c r="T124" s="62"/>
       <c r="U124" s="62"/>
       <c r="V124" s="62"/>
       <c r="W124" s="62"/>
       <c r="X124" s="62"/>
       <c r="Y124" s="62"/>
       <c r="Z124" s="62"/>
       <c r="AA124" s="62"/>
       <c r="AB124" s="62"/>
       <c r="AC124" s="62"/>
       <c r="AD124" s="62"/>
@@ -10817,146 +10760,146 @@
       <c r="P126" s="9"/>
       <c r="Q126" s="9"/>
       <c r="R126" s="9"/>
       <c r="S126" s="9"/>
       <c r="T126" s="9"/>
       <c r="U126" s="9"/>
       <c r="V126" s="9"/>
       <c r="W126" s="9"/>
       <c r="X126" s="9"/>
       <c r="Y126" s="9"/>
       <c r="Z126" s="9"/>
       <c r="AA126" s="9"/>
       <c r="AB126" s="9"/>
       <c r="AC126" s="9"/>
       <c r="AD126" s="9"/>
       <c r="AE126" s="9"/>
       <c r="AF126" s="9"/>
       <c r="AG126" s="9"/>
       <c r="AH126" s="9"/>
       <c r="AI126" s="9"/>
       <c r="AJ126" s="9"/>
       <c r="AK126" s="9"/>
     </row>
     <row r="127" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B127" s="6" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
     </row>
     <row r="128" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D128" s="6" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="129" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D129" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M129" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N129" s="65"/>
       <c r="O129" s="65"/>
       <c r="P129" s="65"/>
       <c r="Q129" s="65"/>
       <c r="R129" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S129" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X129" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y129" s="65"/>
       <c r="Z129" s="65"/>
       <c r="AA129" s="65"/>
       <c r="AB129" s="65"/>
       <c r="AC129" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG129" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH129" s="67"/>
       <c r="AI129" s="67"/>
       <c r="AJ129" s="67"/>
       <c r="AK129" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="130" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D130" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M130" s="61"/>
       <c r="N130" s="61"/>
       <c r="O130" s="61"/>
       <c r="P130" s="61"/>
       <c r="Q130" s="61"/>
       <c r="R130" s="61"/>
       <c r="S130" s="61"/>
       <c r="T130" s="61"/>
       <c r="U130" s="61"/>
       <c r="V130" s="61"/>
       <c r="W130" s="61"/>
       <c r="X130" s="61"/>
       <c r="Y130" s="61"/>
       <c r="Z130" s="61"/>
       <c r="AA130" s="61"/>
       <c r="AB130" s="61"/>
       <c r="AC130" s="61"/>
       <c r="AD130" s="61"/>
       <c r="AE130" s="61"/>
       <c r="AF130" s="61"/>
       <c r="AG130" s="61"/>
       <c r="AH130" s="61"/>
       <c r="AI130" s="61"/>
       <c r="AJ130" s="61"/>
       <c r="AK130" s="61"/>
     </row>
     <row r="131" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D131" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M131" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N131" s="65"/>
       <c r="O131" s="65"/>
       <c r="P131" s="65"/>
       <c r="Q131" s="65"/>
       <c r="R131" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S131" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X131" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y131" s="65"/>
       <c r="Z131" s="65"/>
       <c r="AA131" s="65"/>
       <c r="AB131" s="65"/>
       <c r="AC131" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG131" s="11" t="s">
@@ -10982,245 +10925,245 @@
       <c r="V132" s="61"/>
       <c r="W132" s="61"/>
       <c r="X132" s="61"/>
       <c r="Y132" s="61"/>
       <c r="Z132" s="61"/>
       <c r="AA132" s="61"/>
       <c r="AB132" s="61"/>
       <c r="AC132" s="61"/>
       <c r="AD132" s="61"/>
       <c r="AE132" s="61"/>
       <c r="AF132" s="61"/>
       <c r="AG132" s="61"/>
       <c r="AH132" s="61"/>
       <c r="AI132" s="61"/>
       <c r="AJ132" s="61"/>
       <c r="AK132" s="61"/>
     </row>
     <row r="133" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D133" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M133" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N133" s="66"/>
       <c r="O133" s="66"/>
       <c r="P133" s="66"/>
       <c r="Q133" s="66"/>
       <c r="R133" s="66"/>
       <c r="S133" s="27"/>
     </row>
     <row r="134" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D134" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M134" s="61"/>
       <c r="N134" s="61"/>
       <c r="O134" s="61"/>
       <c r="P134" s="61"/>
       <c r="Q134" s="61"/>
       <c r="R134" s="61"/>
       <c r="S134" s="61"/>
       <c r="T134" s="61"/>
       <c r="U134" s="61"/>
       <c r="V134" s="61"/>
       <c r="W134" s="61"/>
       <c r="X134" s="61"/>
       <c r="Y134" s="61"/>
       <c r="Z134" s="61"/>
       <c r="AA134" s="61"/>
       <c r="AB134" s="61"/>
       <c r="AC134" s="61"/>
       <c r="AD134" s="61"/>
       <c r="AE134" s="61"/>
       <c r="AF134" s="61"/>
       <c r="AG134" s="61"/>
       <c r="AH134" s="61"/>
       <c r="AI134" s="61"/>
       <c r="AJ134" s="61"/>
       <c r="AK134" s="61"/>
     </row>
     <row r="135" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D135" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M135" s="66"/>
       <c r="N135" s="66"/>
       <c r="O135" s="66"/>
       <c r="P135" s="66"/>
       <c r="Q135" s="66"/>
       <c r="R135" s="66"/>
       <c r="S135" s="27"/>
       <c r="T135" s="8"/>
       <c r="U135" s="29"/>
       <c r="V135" s="29"/>
       <c r="W135" s="29"/>
     </row>
     <row r="136" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D136" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="P136" s="61"/>
       <c r="Q136" s="61"/>
       <c r="R136" s="61"/>
       <c r="S136" s="61"/>
       <c r="T136" s="61"/>
       <c r="U136" s="61"/>
       <c r="V136" s="61"/>
       <c r="W136" s="61"/>
       <c r="X136" s="61"/>
       <c r="Y136" s="61"/>
       <c r="Z136" s="61"/>
       <c r="AA136" s="61"/>
       <c r="AB136" s="61"/>
       <c r="AC136" s="61"/>
       <c r="AD136" s="61"/>
       <c r="AE136" s="61"/>
       <c r="AF136" s="61"/>
       <c r="AG136" s="61"/>
       <c r="AH136" s="61"/>
       <c r="AI136" s="61"/>
     </row>
     <row r="137" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="138" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D138" s="6" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="139" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D139" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M139" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N139" s="65"/>
       <c r="O139" s="65"/>
       <c r="P139" s="65"/>
       <c r="Q139" s="65"/>
       <c r="R139" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S139" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X139" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y139" s="65"/>
       <c r="Z139" s="65"/>
       <c r="AA139" s="65"/>
       <c r="AB139" s="65"/>
       <c r="AC139" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG139" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH139" s="67"/>
       <c r="AI139" s="67"/>
       <c r="AJ139" s="67"/>
       <c r="AK139" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="140" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D140" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M140" s="61"/>
       <c r="N140" s="61"/>
       <c r="O140" s="61"/>
       <c r="P140" s="61"/>
       <c r="Q140" s="61"/>
       <c r="R140" s="61"/>
       <c r="S140" s="61"/>
       <c r="T140" s="61"/>
       <c r="U140" s="61"/>
       <c r="V140" s="61"/>
       <c r="W140" s="61"/>
       <c r="X140" s="61"/>
       <c r="Y140" s="61"/>
       <c r="Z140" s="61"/>
       <c r="AA140" s="61"/>
       <c r="AB140" s="61"/>
       <c r="AC140" s="61"/>
       <c r="AD140" s="61"/>
       <c r="AE140" s="61"/>
       <c r="AF140" s="61"/>
       <c r="AG140" s="61"/>
       <c r="AH140" s="61"/>
       <c r="AI140" s="61"/>
       <c r="AJ140" s="61"/>
       <c r="AK140" s="61"/>
     </row>
     <row r="141" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D141" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M141" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N141" s="65"/>
       <c r="O141" s="65"/>
       <c r="P141" s="65"/>
       <c r="Q141" s="65"/>
       <c r="R141" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S141" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X141" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y141" s="65"/>
       <c r="Z141" s="65"/>
       <c r="AA141" s="65"/>
       <c r="AB141" s="65"/>
       <c r="AC141" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG141" s="11" t="s">
@@ -11246,240 +11189,240 @@
       <c r="V142" s="61"/>
       <c r="W142" s="61"/>
       <c r="X142" s="61"/>
       <c r="Y142" s="61"/>
       <c r="Z142" s="61"/>
       <c r="AA142" s="61"/>
       <c r="AB142" s="61"/>
       <c r="AC142" s="61"/>
       <c r="AD142" s="61"/>
       <c r="AE142" s="61"/>
       <c r="AF142" s="61"/>
       <c r="AG142" s="61"/>
       <c r="AH142" s="61"/>
       <c r="AI142" s="61"/>
       <c r="AJ142" s="61"/>
       <c r="AK142" s="61"/>
     </row>
     <row r="143" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D143" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F143" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M143" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N143" s="66"/>
       <c r="O143" s="66"/>
       <c r="P143" s="66"/>
       <c r="Q143" s="66"/>
       <c r="R143" s="66"/>
       <c r="S143" s="27"/>
     </row>
     <row r="144" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D144" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F144" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M144" s="61"/>
       <c r="N144" s="61"/>
       <c r="O144" s="61"/>
       <c r="P144" s="61"/>
       <c r="Q144" s="61"/>
       <c r="R144" s="61"/>
       <c r="S144" s="61"/>
       <c r="T144" s="61"/>
       <c r="U144" s="61"/>
       <c r="V144" s="61"/>
       <c r="W144" s="61"/>
       <c r="X144" s="61"/>
       <c r="Y144" s="61"/>
       <c r="Z144" s="61"/>
       <c r="AA144" s="61"/>
       <c r="AB144" s="61"/>
       <c r="AC144" s="61"/>
       <c r="AD144" s="61"/>
       <c r="AE144" s="61"/>
       <c r="AF144" s="61"/>
       <c r="AG144" s="61"/>
       <c r="AH144" s="61"/>
       <c r="AI144" s="61"/>
       <c r="AJ144" s="61"/>
       <c r="AK144" s="61"/>
     </row>
     <row r="145" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D145" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F145" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M145" s="66"/>
       <c r="N145" s="66"/>
       <c r="O145" s="66"/>
       <c r="P145" s="66"/>
       <c r="Q145" s="66"/>
       <c r="R145" s="66"/>
       <c r="S145" s="27"/>
       <c r="T145" s="8"/>
       <c r="U145" s="29"/>
       <c r="V145" s="29"/>
       <c r="W145" s="29"/>
     </row>
     <row r="146" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D146" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="P146" s="61"/>
       <c r="Q146" s="61"/>
       <c r="R146" s="61"/>
       <c r="S146" s="61"/>
       <c r="T146" s="61"/>
       <c r="U146" s="61"/>
       <c r="V146" s="61"/>
       <c r="W146" s="61"/>
       <c r="X146" s="61"/>
       <c r="Y146" s="61"/>
       <c r="Z146" s="61"/>
       <c r="AA146" s="61"/>
       <c r="AB146" s="61"/>
       <c r="AC146" s="61"/>
       <c r="AD146" s="61"/>
       <c r="AE146" s="61"/>
       <c r="AF146" s="61"/>
       <c r="AG146" s="61"/>
       <c r="AH146" s="61"/>
       <c r="AI146" s="61"/>
     </row>
     <row r="147" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="148" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D148" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M148" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N148" s="65"/>
       <c r="O148" s="65"/>
       <c r="P148" s="65"/>
       <c r="Q148" s="65"/>
       <c r="R148" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S148" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X148" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y148" s="65"/>
       <c r="Z148" s="65"/>
       <c r="AA148" s="65"/>
       <c r="AB148" s="65"/>
       <c r="AC148" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG148" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH148" s="67"/>
       <c r="AI148" s="67"/>
       <c r="AJ148" s="67"/>
       <c r="AK148" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="149" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D149" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M149" s="61"/>
       <c r="N149" s="61"/>
       <c r="O149" s="61"/>
       <c r="P149" s="61"/>
       <c r="Q149" s="61"/>
       <c r="R149" s="61"/>
       <c r="S149" s="61"/>
       <c r="T149" s="61"/>
       <c r="U149" s="61"/>
       <c r="V149" s="61"/>
       <c r="W149" s="61"/>
       <c r="X149" s="61"/>
       <c r="Y149" s="61"/>
       <c r="Z149" s="61"/>
       <c r="AA149" s="61"/>
       <c r="AB149" s="61"/>
       <c r="AC149" s="61"/>
       <c r="AD149" s="61"/>
       <c r="AE149" s="61"/>
       <c r="AF149" s="61"/>
       <c r="AG149" s="61"/>
       <c r="AH149" s="61"/>
       <c r="AI149" s="61"/>
       <c r="AJ149" s="61"/>
       <c r="AK149" s="61"/>
     </row>
     <row r="150" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D150" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M150" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N150" s="65"/>
       <c r="O150" s="65"/>
       <c r="P150" s="65"/>
       <c r="Q150" s="65"/>
       <c r="R150" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S150" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X150" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y150" s="65"/>
       <c r="Z150" s="65"/>
       <c r="AA150" s="65"/>
       <c r="AB150" s="65"/>
       <c r="AC150" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG150" s="11" t="s">
@@ -11505,240 +11448,240 @@
       <c r="V151" s="61"/>
       <c r="W151" s="61"/>
       <c r="X151" s="61"/>
       <c r="Y151" s="61"/>
       <c r="Z151" s="61"/>
       <c r="AA151" s="61"/>
       <c r="AB151" s="61"/>
       <c r="AC151" s="61"/>
       <c r="AD151" s="61"/>
       <c r="AE151" s="61"/>
       <c r="AF151" s="61"/>
       <c r="AG151" s="61"/>
       <c r="AH151" s="61"/>
       <c r="AI151" s="61"/>
       <c r="AJ151" s="61"/>
       <c r="AK151" s="61"/>
     </row>
     <row r="152" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D152" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>564</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M152" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N152" s="66"/>
       <c r="O152" s="66"/>
       <c r="P152" s="66"/>
       <c r="Q152" s="66"/>
       <c r="R152" s="66"/>
       <c r="S152" s="27"/>
     </row>
     <row r="153" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D153" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F153" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M153" s="61"/>
       <c r="N153" s="61"/>
       <c r="O153" s="61"/>
       <c r="P153" s="61"/>
       <c r="Q153" s="61"/>
       <c r="R153" s="61"/>
       <c r="S153" s="61"/>
       <c r="T153" s="61"/>
       <c r="U153" s="61"/>
       <c r="V153" s="61"/>
       <c r="W153" s="61"/>
       <c r="X153" s="61"/>
       <c r="Y153" s="61"/>
       <c r="Z153" s="61"/>
       <c r="AA153" s="61"/>
       <c r="AB153" s="61"/>
       <c r="AC153" s="61"/>
       <c r="AD153" s="61"/>
       <c r="AE153" s="61"/>
       <c r="AF153" s="61"/>
       <c r="AG153" s="61"/>
       <c r="AH153" s="61"/>
       <c r="AI153" s="61"/>
       <c r="AJ153" s="61"/>
       <c r="AK153" s="61"/>
     </row>
     <row r="154" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D154" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M154" s="66"/>
       <c r="N154" s="66"/>
       <c r="O154" s="66"/>
       <c r="P154" s="66"/>
       <c r="Q154" s="66"/>
       <c r="R154" s="66"/>
       <c r="S154" s="27"/>
       <c r="T154" s="8"/>
       <c r="U154" s="29"/>
       <c r="V154" s="29"/>
       <c r="W154" s="29"/>
     </row>
     <row r="155" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D155" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="P155" s="61"/>
       <c r="Q155" s="61"/>
       <c r="R155" s="61"/>
       <c r="S155" s="61"/>
       <c r="T155" s="61"/>
       <c r="U155" s="61"/>
       <c r="V155" s="61"/>
       <c r="W155" s="61"/>
       <c r="X155" s="61"/>
       <c r="Y155" s="61"/>
       <c r="Z155" s="61"/>
       <c r="AA155" s="61"/>
       <c r="AB155" s="61"/>
       <c r="AC155" s="61"/>
       <c r="AD155" s="61"/>
       <c r="AE155" s="61"/>
       <c r="AF155" s="61"/>
       <c r="AG155" s="61"/>
       <c r="AH155" s="61"/>
       <c r="AI155" s="61"/>
     </row>
     <row r="156" spans="4:37" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="157" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D157" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F157" s="6" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="M157" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N157" s="65"/>
       <c r="O157" s="65"/>
       <c r="P157" s="65"/>
       <c r="Q157" s="65"/>
       <c r="R157" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S157" s="6" t="s">
         <v>124</v>
       </c>
       <c r="X157" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y157" s="65"/>
       <c r="Z157" s="65"/>
       <c r="AA157" s="65"/>
       <c r="AB157" s="65"/>
       <c r="AC157" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG157" s="11" t="s">
         <v>125</v>
       </c>
       <c r="AH157" s="67"/>
       <c r="AI157" s="67"/>
       <c r="AJ157" s="67"/>
       <c r="AK157" s="8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="158" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D158" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M158" s="61"/>
       <c r="N158" s="61"/>
       <c r="O158" s="61"/>
       <c r="P158" s="61"/>
       <c r="Q158" s="61"/>
       <c r="R158" s="61"/>
       <c r="S158" s="61"/>
       <c r="T158" s="61"/>
       <c r="U158" s="61"/>
       <c r="V158" s="61"/>
       <c r="W158" s="61"/>
       <c r="X158" s="61"/>
       <c r="Y158" s="61"/>
       <c r="Z158" s="61"/>
       <c r="AA158" s="61"/>
       <c r="AB158" s="61"/>
       <c r="AC158" s="61"/>
       <c r="AD158" s="61"/>
       <c r="AE158" s="61"/>
       <c r="AF158" s="61"/>
       <c r="AG158" s="61"/>
       <c r="AH158" s="61"/>
       <c r="AI158" s="61"/>
       <c r="AJ158" s="61"/>
       <c r="AK158" s="61"/>
     </row>
     <row r="159" spans="4:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D159" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="M159" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N159" s="65"/>
       <c r="O159" s="65"/>
       <c r="P159" s="65"/>
       <c r="Q159" s="65"/>
       <c r="R159" s="8" t="s">
         <v>120</v>
       </c>
       <c r="S159" s="6" t="s">
         <v>121</v>
       </c>
       <c r="X159" s="8" t="s">
         <v>119</v>
       </c>
       <c r="Y159" s="65"/>
       <c r="Z159" s="65"/>
       <c r="AA159" s="65"/>
       <c r="AB159" s="65"/>
       <c r="AC159" s="8" t="s">
         <v>120</v>
       </c>
       <c r="AG159" s="11" t="s">
@@ -11764,214 +11707,214 @@
       <c r="V160" s="61"/>
       <c r="W160" s="61"/>
       <c r="X160" s="61"/>
       <c r="Y160" s="61"/>
       <c r="Z160" s="61"/>
       <c r="AA160" s="61"/>
       <c r="AB160" s="61"/>
       <c r="AC160" s="61"/>
       <c r="AD160" s="61"/>
       <c r="AE160" s="61"/>
       <c r="AF160" s="61"/>
       <c r="AG160" s="61"/>
       <c r="AH160" s="61"/>
       <c r="AI160" s="61"/>
       <c r="AJ160" s="61"/>
       <c r="AK160" s="61"/>
     </row>
     <row r="161" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D161" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M161" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N161" s="66"/>
       <c r="O161" s="66"/>
       <c r="P161" s="66"/>
       <c r="Q161" s="66"/>
       <c r="R161" s="66"/>
       <c r="S161" s="27"/>
     </row>
     <row r="162" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D162" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M162" s="61"/>
       <c r="N162" s="61"/>
       <c r="O162" s="61"/>
       <c r="P162" s="61"/>
       <c r="Q162" s="61"/>
       <c r="R162" s="61"/>
       <c r="S162" s="61"/>
       <c r="T162" s="61"/>
       <c r="U162" s="61"/>
       <c r="V162" s="61"/>
       <c r="W162" s="61"/>
       <c r="X162" s="61"/>
       <c r="Y162" s="61"/>
       <c r="Z162" s="61"/>
       <c r="AA162" s="61"/>
       <c r="AB162" s="61"/>
       <c r="AC162" s="61"/>
       <c r="AD162" s="61"/>
       <c r="AE162" s="61"/>
       <c r="AF162" s="61"/>
       <c r="AG162" s="61"/>
       <c r="AH162" s="61"/>
       <c r="AI162" s="61"/>
       <c r="AJ162" s="61"/>
       <c r="AK162" s="61"/>
     </row>
     <row r="163" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D163" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F163" s="6" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="M163" s="66"/>
       <c r="N163" s="66"/>
       <c r="O163" s="66"/>
       <c r="P163" s="66"/>
       <c r="Q163" s="66"/>
       <c r="R163" s="66"/>
       <c r="S163" s="27"/>
       <c r="T163" s="8"/>
       <c r="U163" s="29"/>
       <c r="V163" s="29"/>
       <c r="W163" s="29"/>
     </row>
     <row r="164" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B164" s="9"/>
       <c r="C164" s="9"/>
       <c r="D164" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E164" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="G164" s="9"/>
       <c r="H164" s="9"/>
       <c r="I164" s="9"/>
       <c r="J164" s="9"/>
       <c r="K164" s="9"/>
       <c r="L164" s="9"/>
       <c r="M164" s="9"/>
       <c r="N164" s="9"/>
       <c r="O164" s="9"/>
       <c r="P164" s="62"/>
       <c r="Q164" s="62"/>
       <c r="R164" s="62"/>
       <c r="S164" s="62"/>
       <c r="T164" s="62"/>
       <c r="U164" s="62"/>
       <c r="V164" s="62"/>
       <c r="W164" s="62"/>
       <c r="X164" s="62"/>
       <c r="Y164" s="62"/>
       <c r="Z164" s="62"/>
       <c r="AA164" s="62"/>
       <c r="AB164" s="62"/>
       <c r="AC164" s="62"/>
       <c r="AD164" s="62"/>
       <c r="AE164" s="62"/>
       <c r="AF164" s="62"/>
       <c r="AG164" s="62"/>
       <c r="AH164" s="62"/>
       <c r="AI164" s="62"/>
       <c r="AJ164" s="9"/>
       <c r="AK164" s="9"/>
     </row>
     <row r="165" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B165" s="6" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
     </row>
     <row r="166" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D166" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M166" s="61"/>
       <c r="N166" s="61"/>
       <c r="O166" s="61"/>
       <c r="P166" s="61"/>
       <c r="Q166" s="61"/>
       <c r="R166" s="61"/>
       <c r="S166" s="61"/>
       <c r="T166" s="61"/>
       <c r="U166" s="61"/>
       <c r="V166" s="61"/>
       <c r="W166" s="61"/>
       <c r="X166" s="61"/>
       <c r="Y166" s="61"/>
       <c r="Z166" s="61"/>
       <c r="AA166" s="61"/>
       <c r="AB166" s="61"/>
       <c r="AC166" s="61"/>
       <c r="AD166" s="61"/>
       <c r="AE166" s="61"/>
       <c r="AF166" s="61"/>
       <c r="AG166" s="61"/>
       <c r="AH166" s="61"/>
       <c r="AI166" s="61"/>
       <c r="AJ166" s="61"/>
       <c r="AK166" s="61"/>
     </row>
     <row r="167" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D167" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F167" s="6" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>413</v>
       </c>
       <c r="R167" s="8" t="s">
         <v>119</v>
       </c>
       <c r="S167" s="65"/>
       <c r="T167" s="65"/>
       <c r="U167" s="65"/>
       <c r="V167" s="65"/>
       <c r="W167" s="65"/>
       <c r="X167" s="65"/>
       <c r="Y167" s="8" t="s">
         <v>120</v>
       </c>
       <c r="Z167" s="11" t="s">
         <v>414</v>
       </c>
       <c r="AA167" s="67"/>
       <c r="AB167" s="67"/>
       <c r="AC167" s="67"/>
       <c r="AD167" s="67"/>
       <c r="AE167" s="67"/>
       <c r="AF167" s="67"/>
@@ -11992,145 +11935,145 @@
       <c r="V168" s="61"/>
       <c r="W168" s="61"/>
       <c r="X168" s="61"/>
       <c r="Y168" s="61"/>
       <c r="Z168" s="61"/>
       <c r="AA168" s="61"/>
       <c r="AB168" s="61"/>
       <c r="AC168" s="61"/>
       <c r="AD168" s="61"/>
       <c r="AE168" s="61"/>
       <c r="AF168" s="61"/>
       <c r="AG168" s="61"/>
       <c r="AH168" s="61"/>
       <c r="AI168" s="61"/>
       <c r="AJ168" s="61"/>
       <c r="AK168" s="61"/>
     </row>
     <row r="169" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D169" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M169" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N169" s="66"/>
       <c r="O169" s="66"/>
       <c r="P169" s="66"/>
       <c r="Q169" s="66"/>
       <c r="R169" s="66"/>
       <c r="S169" s="27"/>
     </row>
     <row r="170" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D170" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>566</v>
       </c>
       <c r="F170" s="6" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M170" s="61"/>
       <c r="N170" s="61"/>
       <c r="O170" s="61"/>
       <c r="P170" s="61"/>
       <c r="Q170" s="61"/>
       <c r="R170" s="61"/>
       <c r="S170" s="61"/>
       <c r="T170" s="61"/>
       <c r="U170" s="61"/>
       <c r="V170" s="61"/>
       <c r="W170" s="61"/>
       <c r="X170" s="61"/>
       <c r="Y170" s="61"/>
       <c r="Z170" s="61"/>
       <c r="AA170" s="61"/>
       <c r="AB170" s="61"/>
       <c r="AC170" s="61"/>
       <c r="AD170" s="61"/>
       <c r="AE170" s="61"/>
       <c r="AF170" s="61"/>
       <c r="AG170" s="61"/>
       <c r="AH170" s="61"/>
       <c r="AI170" s="61"/>
       <c r="AJ170" s="61"/>
       <c r="AK170" s="61"/>
     </row>
     <row r="171" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B171" s="9"/>
       <c r="C171" s="9"/>
       <c r="D171" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E171" s="9" t="s">
         <v>567</v>
       </c>
       <c r="F171" s="9" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="G171" s="9"/>
       <c r="H171" s="9"/>
       <c r="I171" s="9"/>
       <c r="J171" s="9"/>
       <c r="K171" s="9"/>
       <c r="L171" s="9"/>
       <c r="M171" s="64"/>
       <c r="N171" s="64"/>
       <c r="O171" s="64"/>
       <c r="P171" s="64"/>
       <c r="Q171" s="64"/>
       <c r="R171" s="64"/>
       <c r="S171" s="23"/>
       <c r="T171" s="10"/>
       <c r="U171" s="28"/>
       <c r="V171" s="28"/>
       <c r="W171" s="28"/>
       <c r="X171" s="9"/>
       <c r="Y171" s="9"/>
       <c r="Z171" s="9"/>
       <c r="AA171" s="9"/>
       <c r="AB171" s="9"/>
       <c r="AC171" s="9"/>
       <c r="AD171" s="9"/>
       <c r="AE171" s="9"/>
       <c r="AF171" s="9"/>
       <c r="AG171" s="9"/>
       <c r="AH171" s="9"/>
       <c r="AI171" s="9"/>
       <c r="AJ171" s="9"/>
       <c r="AK171" s="9"/>
     </row>
     <row r="172" spans="2:37" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B172" s="6" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="173" spans="2:37" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E173" s="14" t="s">
         <v>143</v>
       </c>
       <c r="F173" s="6" t="s">
         <v>415</v>
       </c>
       <c r="M173" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N173" s="61"/>
       <c r="O173" s="61"/>
       <c r="P173" s="61"/>
       <c r="Q173" s="61"/>
       <c r="R173" s="61"/>
       <c r="S173" s="61"/>
       <c r="T173" s="61"/>
       <c r="U173" s="61"/>
       <c r="V173" s="61"/>
       <c r="W173" s="61"/>
       <c r="X173" s="61"/>
       <c r="Y173" s="61"/>
       <c r="Z173" s="61"/>
@@ -12207,51 +12150,51 @@
       <c r="P175" s="9"/>
       <c r="Q175" s="9"/>
       <c r="R175" s="9"/>
       <c r="S175" s="9"/>
       <c r="T175" s="9"/>
       <c r="U175" s="9"/>
       <c r="V175" s="9"/>
       <c r="W175" s="9"/>
       <c r="X175" s="9"/>
       <c r="Y175" s="9"/>
       <c r="Z175" s="9"/>
       <c r="AA175" s="9"/>
       <c r="AB175" s="9"/>
       <c r="AC175" s="9"/>
       <c r="AD175" s="9"/>
       <c r="AE175" s="9"/>
       <c r="AF175" s="9"/>
       <c r="AG175" s="9"/>
       <c r="AH175" s="9"/>
       <c r="AI175" s="9"/>
       <c r="AJ175" s="9"/>
       <c r="AK175" s="9"/>
     </row>
     <row r="176" spans="2:37" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B176" s="6" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="2:37" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E177" s="14" t="s">
         <v>143</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>446</v>
       </c>
       <c r="M177" s="8" t="s">
         <v>119</v>
       </c>
       <c r="N177" s="61"/>
       <c r="O177" s="61"/>
       <c r="P177" s="61"/>
       <c r="Q177" s="61"/>
       <c r="R177" s="61"/>
       <c r="S177" s="61"/>
       <c r="T177" s="61"/>
       <c r="U177" s="61"/>
       <c r="V177" s="61"/>
       <c r="W177" s="61"/>
       <c r="X177" s="61"/>
       <c r="Y177" s="61"/>
       <c r="Z177" s="61"/>
@@ -12328,51 +12271,51 @@
       <c r="P179" s="9"/>
       <c r="Q179" s="9"/>
       <c r="R179" s="9"/>
       <c r="S179" s="9"/>
       <c r="T179" s="9"/>
       <c r="U179" s="9"/>
       <c r="V179" s="9"/>
       <c r="W179" s="9"/>
       <c r="X179" s="9"/>
       <c r="Y179" s="9"/>
       <c r="Z179" s="9"/>
       <c r="AA179" s="9"/>
       <c r="AB179" s="9"/>
       <c r="AC179" s="9"/>
       <c r="AD179" s="9"/>
       <c r="AE179" s="9"/>
       <c r="AF179" s="9"/>
       <c r="AG179" s="9"/>
       <c r="AH179" s="9"/>
       <c r="AI179" s="9"/>
       <c r="AJ179" s="9"/>
       <c r="AK179" s="9"/>
     </row>
     <row r="180" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B180" s="6" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="M180" s="63"/>
       <c r="N180" s="63"/>
       <c r="O180" s="63"/>
       <c r="P180" s="63"/>
       <c r="Q180" s="63"/>
       <c r="R180" s="63"/>
       <c r="S180" s="63"/>
       <c r="T180" s="63"/>
       <c r="U180" s="63"/>
       <c r="V180" s="63"/>
       <c r="W180" s="63"/>
       <c r="X180" s="63"/>
       <c r="Y180" s="63"/>
       <c r="Z180" s="63"/>
       <c r="AA180" s="63"/>
       <c r="AB180" s="12" t="s">
         <v>449</v>
       </c>
       <c r="AC180" s="13"/>
       <c r="AD180" s="13"/>
       <c r="AE180" s="13"/>
       <c r="AF180" s="13"/>
       <c r="AG180" s="13"/>
       <c r="AH180" s="13"/>
@@ -12723,54 +12666,55 @@
       <formula1>設計図書</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="O99:AK99 O116:AK116 O108:AK108 O124:AK124" xr:uid="{00000000-0002-0000-0100-000006000000}">
       <formula1>意見を聴いた設計図書</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="選択" sqref="D68 D72 D76 D84" xr:uid="{00000000-0002-0000-0100-000007000000}">
       <formula1>選択</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="N173:AJ174" xr:uid="{00000000-0002-0000-0100-000008000000}">
       <formula1>適判機関</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" blackAndWhite="1" horizontalDpi="4294967293" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="64" max="37" man="1"/>
     <brk id="125" max="37" man="1"/>
   </rowBreaks>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="Sheet3"/>
   <dimension ref="A2:BU21"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5:AK5"/>
+      <selection activeCell="BG11" sqref="BG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="73" width="2.5" style="6" customWidth="1"/>
     <col min="74" max="16384" width="2.5" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="87" t="s">
         <v>538</v>
       </c>
       <c r="C2" s="87"/>
       <c r="D2" s="87"/>
       <c r="E2" s="87"/>
       <c r="F2" s="87"/>
       <c r="G2" s="87"/>
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
       <c r="M2" s="87"/>
       <c r="N2" s="87"/>
       <c r="O2" s="87"/>
@@ -12817,154 +12761,154 @@
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="9"/>
       <c r="AH3" s="9"/>
       <c r="AI3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AK3" s="9"/>
     </row>
     <row r="4" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="6" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
     </row>
     <row r="5" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D5" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="M5" s="61"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
       <c r="P5" s="61"/>
       <c r="Q5" s="61"/>
       <c r="R5" s="61"/>
       <c r="S5" s="61"/>
       <c r="T5" s="61"/>
       <c r="U5" s="61"/>
       <c r="V5" s="61"/>
       <c r="W5" s="61"/>
       <c r="X5" s="61"/>
       <c r="Y5" s="61"/>
       <c r="Z5" s="61"/>
       <c r="AA5" s="61"/>
       <c r="AB5" s="61"/>
       <c r="AC5" s="61"/>
       <c r="AD5" s="61"/>
       <c r="AE5" s="61"/>
       <c r="AF5" s="61"/>
       <c r="AG5" s="61"/>
       <c r="AH5" s="61"/>
       <c r="AI5" s="61"/>
       <c r="AJ5" s="61"/>
       <c r="AK5" s="61"/>
     </row>
     <row r="6" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D6" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M6" s="61"/>
       <c r="N6" s="61"/>
       <c r="O6" s="61"/>
       <c r="P6" s="61"/>
       <c r="Q6" s="61"/>
       <c r="R6" s="61"/>
       <c r="S6" s="61"/>
       <c r="T6" s="61"/>
       <c r="U6" s="61"/>
       <c r="V6" s="61"/>
       <c r="W6" s="61"/>
       <c r="X6" s="61"/>
       <c r="Y6" s="61"/>
       <c r="Z6" s="61"/>
       <c r="AA6" s="61"/>
       <c r="AB6" s="61"/>
       <c r="AC6" s="61"/>
       <c r="AD6" s="61"/>
       <c r="AE6" s="61"/>
       <c r="AF6" s="61"/>
       <c r="AG6" s="61"/>
       <c r="AH6" s="61"/>
       <c r="AI6" s="61"/>
       <c r="AJ6" s="61"/>
       <c r="AK6" s="61"/>
     </row>
     <row r="7" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D7" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M7" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N7" s="61"/>
       <c r="O7" s="61"/>
       <c r="P7" s="61"/>
       <c r="Q7" s="61"/>
       <c r="R7" s="61"/>
       <c r="S7" s="27"/>
     </row>
     <row r="8" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D8" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="M8" s="61"/>
       <c r="N8" s="61"/>
       <c r="O8" s="61"/>
       <c r="P8" s="61"/>
       <c r="Q8" s="61"/>
       <c r="R8" s="61"/>
       <c r="S8" s="61"/>
       <c r="T8" s="61"/>
       <c r="U8" s="61"/>
       <c r="V8" s="61"/>
       <c r="W8" s="61"/>
       <c r="X8" s="61"/>
       <c r="Y8" s="61"/>
       <c r="Z8" s="61"/>
       <c r="AA8" s="61"/>
       <c r="AB8" s="61"/>
       <c r="AC8" s="61"/>
       <c r="AD8" s="61"/>
       <c r="AE8" s="61"/>
       <c r="AF8" s="61"/>
       <c r="AG8" s="61"/>
       <c r="AH8" s="61"/>
       <c r="AI8" s="61"/>
       <c r="AJ8" s="61"/>
@@ -12988,154 +12932,154 @@
       <c r="P9" s="9"/>
       <c r="Q9" s="23"/>
       <c r="R9" s="23"/>
       <c r="S9" s="23"/>
       <c r="T9" s="9"/>
       <c r="U9" s="23"/>
       <c r="V9" s="23"/>
       <c r="W9" s="23"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
       <c r="AB9" s="9"/>
       <c r="AC9" s="9"/>
       <c r="AD9" s="9"/>
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="6" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
     </row>
     <row r="11" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D11" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="M11" s="61"/>
       <c r="N11" s="61"/>
       <c r="O11" s="61"/>
       <c r="P11" s="61"/>
       <c r="Q11" s="61"/>
       <c r="R11" s="61"/>
       <c r="S11" s="61"/>
       <c r="T11" s="61"/>
       <c r="U11" s="61"/>
       <c r="V11" s="61"/>
       <c r="W11" s="61"/>
       <c r="X11" s="61"/>
       <c r="Y11" s="61"/>
       <c r="Z11" s="61"/>
       <c r="AA11" s="61"/>
       <c r="AB11" s="61"/>
       <c r="AC11" s="61"/>
       <c r="AD11" s="61"/>
       <c r="AE11" s="61"/>
       <c r="AF11" s="61"/>
       <c r="AG11" s="61"/>
       <c r="AH11" s="61"/>
       <c r="AI11" s="61"/>
       <c r="AJ11" s="61"/>
       <c r="AK11" s="61"/>
     </row>
     <row r="12" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M12" s="61"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
       <c r="P12" s="61"/>
       <c r="Q12" s="61"/>
       <c r="R12" s="61"/>
       <c r="S12" s="61"/>
       <c r="T12" s="61"/>
       <c r="U12" s="61"/>
       <c r="V12" s="61"/>
       <c r="W12" s="61"/>
       <c r="X12" s="61"/>
       <c r="Y12" s="61"/>
       <c r="Z12" s="61"/>
       <c r="AA12" s="61"/>
       <c r="AB12" s="61"/>
       <c r="AC12" s="61"/>
       <c r="AD12" s="61"/>
       <c r="AE12" s="61"/>
       <c r="AF12" s="61"/>
       <c r="AG12" s="61"/>
       <c r="AH12" s="61"/>
       <c r="AI12" s="61"/>
       <c r="AJ12" s="61"/>
       <c r="AK12" s="61"/>
     </row>
     <row r="13" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D13" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M13" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N13" s="61"/>
       <c r="O13" s="61"/>
       <c r="P13" s="61"/>
       <c r="Q13" s="61"/>
       <c r="R13" s="61"/>
       <c r="S13" s="27"/>
     </row>
     <row r="14" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D14" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="M14" s="61"/>
       <c r="N14" s="61"/>
       <c r="O14" s="61"/>
       <c r="P14" s="61"/>
       <c r="Q14" s="61"/>
       <c r="R14" s="61"/>
       <c r="S14" s="61"/>
       <c r="T14" s="61"/>
       <c r="U14" s="61"/>
       <c r="V14" s="61"/>
       <c r="W14" s="61"/>
       <c r="X14" s="61"/>
       <c r="Y14" s="61"/>
       <c r="Z14" s="61"/>
       <c r="AA14" s="61"/>
       <c r="AB14" s="61"/>
       <c r="AC14" s="61"/>
       <c r="AD14" s="61"/>
       <c r="AE14" s="61"/>
       <c r="AF14" s="61"/>
       <c r="AG14" s="61"/>
       <c r="AH14" s="61"/>
       <c r="AI14" s="61"/>
       <c r="AJ14" s="61"/>
@@ -13159,154 +13103,154 @@
       <c r="P15" s="9"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="9"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
       <c r="AB15" s="9"/>
       <c r="AC15" s="9"/>
       <c r="AD15" s="9"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="6" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
     </row>
     <row r="17" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D17" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="61"/>
       <c r="P17" s="61"/>
       <c r="Q17" s="61"/>
       <c r="R17" s="61"/>
       <c r="S17" s="61"/>
       <c r="T17" s="61"/>
       <c r="U17" s="61"/>
       <c r="V17" s="61"/>
       <c r="W17" s="61"/>
       <c r="X17" s="61"/>
       <c r="Y17" s="61"/>
       <c r="Z17" s="61"/>
       <c r="AA17" s="61"/>
       <c r="AB17" s="61"/>
       <c r="AC17" s="61"/>
       <c r="AD17" s="61"/>
       <c r="AE17" s="61"/>
       <c r="AF17" s="61"/>
       <c r="AG17" s="61"/>
       <c r="AH17" s="61"/>
       <c r="AI17" s="61"/>
       <c r="AJ17" s="61"/>
       <c r="AK17" s="61"/>
     </row>
     <row r="18" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="M18" s="61"/>
       <c r="N18" s="61"/>
       <c r="O18" s="61"/>
       <c r="P18" s="61"/>
       <c r="Q18" s="61"/>
       <c r="R18" s="61"/>
       <c r="S18" s="61"/>
       <c r="T18" s="61"/>
       <c r="U18" s="61"/>
       <c r="V18" s="61"/>
       <c r="W18" s="61"/>
       <c r="X18" s="61"/>
       <c r="Y18" s="61"/>
       <c r="Z18" s="61"/>
       <c r="AA18" s="61"/>
       <c r="AB18" s="61"/>
       <c r="AC18" s="61"/>
       <c r="AD18" s="61"/>
       <c r="AE18" s="61"/>
       <c r="AF18" s="61"/>
       <c r="AG18" s="61"/>
       <c r="AH18" s="61"/>
       <c r="AI18" s="61"/>
       <c r="AJ18" s="61"/>
       <c r="AK18" s="61"/>
     </row>
     <row r="19" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D19" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="M19" s="26" t="s">
         <v>554</v>
       </c>
       <c r="N19" s="61"/>
       <c r="O19" s="61"/>
       <c r="P19" s="61"/>
       <c r="Q19" s="61"/>
       <c r="R19" s="61"/>
       <c r="S19" s="27"/>
     </row>
     <row r="20" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="M20" s="61"/>
       <c r="N20" s="61"/>
       <c r="O20" s="61"/>
       <c r="P20" s="61"/>
       <c r="Q20" s="61"/>
       <c r="R20" s="61"/>
       <c r="S20" s="61"/>
       <c r="T20" s="61"/>
       <c r="U20" s="61"/>
       <c r="V20" s="61"/>
       <c r="W20" s="61"/>
       <c r="X20" s="61"/>
       <c r="Y20" s="61"/>
       <c r="Z20" s="61"/>
       <c r="AA20" s="61"/>
       <c r="AB20" s="61"/>
       <c r="AC20" s="61"/>
       <c r="AD20" s="61"/>
       <c r="AE20" s="61"/>
       <c r="AF20" s="61"/>
       <c r="AG20" s="61"/>
       <c r="AH20" s="61"/>
       <c r="AI20" s="61"/>
       <c r="AJ20" s="61"/>
@@ -13353,221 +13297,222 @@
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="M14:AK14"/>
     <mergeCell ref="M17:AK17"/>
     <mergeCell ref="M18:AK18"/>
     <mergeCell ref="M20:AK20"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="M5:AK5"/>
     <mergeCell ref="M6:AK6"/>
     <mergeCell ref="M8:AK8"/>
     <mergeCell ref="M11:AK11"/>
     <mergeCell ref="M12:AK12"/>
     <mergeCell ref="N7:R7"/>
     <mergeCell ref="N13:R13"/>
     <mergeCell ref="N19:R19"/>
   </mergeCells>
   <phoneticPr fontId="20"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" blackAndWhite="1" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A2:BT85"/>
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A2:BT80"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4:AK4"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A55" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A75" sqref="A75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="72" width="2.5" style="6" customWidth="1"/>
     <col min="73" max="16384" width="2.5" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="111" t="s">
+      <c r="B2" s="112" t="s">
         <v>539</v>
       </c>
-      <c r="C2" s="111"/>
-[...33 lines deleted...]
-      <c r="AK2" s="111"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
+      <c r="N2" s="112"/>
+      <c r="O2" s="112"/>
+      <c r="P2" s="112"/>
+      <c r="Q2" s="112"/>
+      <c r="R2" s="112"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="112"/>
+      <c r="U2" s="112"/>
+      <c r="V2" s="112"/>
+      <c r="W2" s="112"/>
+      <c r="X2" s="112"/>
+      <c r="Y2" s="112"/>
+      <c r="Z2" s="112"/>
+      <c r="AA2" s="112"/>
+      <c r="AB2" s="112"/>
+      <c r="AC2" s="112"/>
+      <c r="AD2" s="112"/>
+      <c r="AE2" s="112"/>
+      <c r="AF2" s="112"/>
+      <c r="AG2" s="112"/>
+      <c r="AH2" s="112"/>
+      <c r="AI2" s="112"/>
+      <c r="AJ2" s="112"/>
+      <c r="AK2" s="112"/>
     </row>
     <row r="3" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="9" t="s">
         <v>463</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="9"/>
       <c r="AH3" s="9"/>
       <c r="AI3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AK3" s="9"/>
     </row>
     <row r="4" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="30" t="s">
         <v>576</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
-      <c r="H4" s="112"/>
-[...28 lines deleted...]
-      <c r="AK4" s="112"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="113"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="113"/>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="113"/>
+      <c r="AE4" s="113"/>
+      <c r="AF4" s="113"/>
+      <c r="AG4" s="113"/>
+      <c r="AH4" s="113"/>
+      <c r="AI4" s="113"/>
+      <c r="AJ4" s="113"/>
+      <c r="AK4" s="113"/>
     </row>
     <row r="5" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="30" t="s">
         <v>577</v>
       </c>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
-      <c r="H5" s="112"/>
-[...28 lines deleted...]
-      <c r="AK5" s="112"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="113"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="113"/>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="113"/>
+      <c r="R5" s="113"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="113"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="113"/>
+      <c r="Y5" s="113"/>
+      <c r="Z5" s="113"/>
+      <c r="AA5" s="113"/>
+      <c r="AB5" s="113"/>
+      <c r="AC5" s="113"/>
+      <c r="AD5" s="113"/>
+      <c r="AE5" s="113"/>
+      <c r="AF5" s="113"/>
+      <c r="AG5" s="113"/>
+      <c r="AH5" s="113"/>
+      <c r="AI5" s="113"/>
+      <c r="AJ5" s="113"/>
+      <c r="AK5" s="113"/>
     </row>
     <row r="6" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="6" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="7" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H7" s="39" t="s">
         <v>143</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>464</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>119</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>143</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>465</v>
       </c>
       <c r="T7" s="39" t="s">
         <v>143</v>
       </c>
@@ -13677,362 +13622,362 @@
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="30" t="s">
         <v>580</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
       <c r="N10" s="30"/>
       <c r="O10" s="30"/>
-      <c r="P10" s="112"/>
-[...18 lines deleted...]
-      <c r="AI10" s="112"/>
+      <c r="P10" s="113"/>
+      <c r="Q10" s="113"/>
+      <c r="R10" s="113"/>
+      <c r="S10" s="113"/>
+      <c r="T10" s="113"/>
+      <c r="U10" s="113"/>
+      <c r="V10" s="113"/>
+      <c r="W10" s="113"/>
+      <c r="X10" s="113"/>
+      <c r="Y10" s="113"/>
+      <c r="Z10" s="113"/>
+      <c r="AA10" s="113"/>
+      <c r="AB10" s="113"/>
+      <c r="AC10" s="113"/>
+      <c r="AD10" s="113"/>
+      <c r="AE10" s="113"/>
+      <c r="AF10" s="113"/>
+      <c r="AG10" s="113"/>
+      <c r="AH10" s="113"/>
+      <c r="AI10" s="113"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
     </row>
     <row r="11" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="6" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="12" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-      <c r="T12" s="109"/>
+        <v>653</v>
+      </c>
+      <c r="P12" s="110"/>
+      <c r="Q12" s="110"/>
+      <c r="R12" s="110"/>
+      <c r="S12" s="110"/>
+      <c r="T12" s="110"/>
       <c r="U12" s="8" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="13" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
-      <c r="P13" s="110"/>
-[...3 lines deleted...]
-      <c r="T13" s="110"/>
+      <c r="P13" s="111"/>
+      <c r="Q13" s="111"/>
+      <c r="R13" s="111"/>
+      <c r="S13" s="111"/>
+      <c r="T13" s="111"/>
       <c r="U13" s="10" t="s">
         <v>474</v>
       </c>
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
       <c r="Y13" s="9"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
       <c r="AB13" s="9"/>
       <c r="AC13" s="9"/>
       <c r="AD13" s="9"/>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="6" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="15" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D15" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="L15" s="107" t="s">
+        <v>655</v>
+      </c>
+      <c r="L15" s="108" t="s">
         <v>475</v>
       </c>
-      <c r="M15" s="107"/>
+      <c r="M15" s="108"/>
       <c r="N15" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O15" s="101"/>
       <c r="P15" s="101"/>
       <c r="Q15" s="101"/>
       <c r="R15" s="101"/>
       <c r="S15" s="12" t="s">
         <v>555</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>119</v>
       </c>
       <c r="U15" s="101"/>
       <c r="V15" s="101"/>
       <c r="W15" s="101"/>
       <c r="X15" s="101"/>
       <c r="Y15" s="12" t="s">
         <v>555</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AA15" s="101"/>
       <c r="AB15" s="101"/>
       <c r="AC15" s="101"/>
       <c r="AD15" s="101"/>
       <c r="AE15" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AF15" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AG15" s="101"/>
       <c r="AH15" s="101"/>
       <c r="AI15" s="101"/>
       <c r="AJ15" s="101"/>
       <c r="AK15" s="12" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="16" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="L16" s="107" t="s">
+      <c r="L16" s="108" t="s">
         <v>476</v>
       </c>
-      <c r="M16" s="107"/>
+      <c r="M16" s="108"/>
       <c r="N16" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O16" s="101"/>
       <c r="P16" s="101"/>
       <c r="Q16" s="101"/>
       <c r="R16" s="101"/>
       <c r="S16" s="12" t="s">
         <v>555</v>
       </c>
       <c r="T16" s="18" t="s">
         <v>119</v>
       </c>
       <c r="U16" s="101"/>
       <c r="V16" s="101"/>
       <c r="W16" s="101"/>
       <c r="X16" s="101"/>
       <c r="Y16" s="12" t="s">
         <v>555</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AA16" s="101"/>
       <c r="AB16" s="101"/>
       <c r="AC16" s="101"/>
       <c r="AD16" s="101"/>
       <c r="AE16" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AF16" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AG16" s="101"/>
       <c r="AH16" s="101"/>
       <c r="AI16" s="101"/>
       <c r="AJ16" s="101"/>
       <c r="AK16" s="12" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="17" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D17" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="N17" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="O17" s="105"/>
-[...2 lines deleted...]
-      <c r="R17" s="105"/>
+      <c r="O17" s="106"/>
+      <c r="P17" s="106"/>
+      <c r="Q17" s="106"/>
+      <c r="R17" s="106"/>
       <c r="S17" s="8" t="s">
         <v>477</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="U17" s="105"/>
-[...2 lines deleted...]
-      <c r="X17" s="105"/>
+      <c r="U17" s="106"/>
+      <c r="V17" s="106"/>
+      <c r="W17" s="106"/>
+      <c r="X17" s="106"/>
       <c r="Y17" s="8" t="s">
         <v>477</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="AA17" s="105"/>
-[...2 lines deleted...]
-      <c r="AD17" s="105"/>
+      <c r="AA17" s="106"/>
+      <c r="AB17" s="106"/>
+      <c r="AC17" s="106"/>
+      <c r="AD17" s="106"/>
       <c r="AE17" s="8" t="s">
         <v>477</v>
       </c>
       <c r="AF17" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="AG17" s="105"/>
-[...2 lines deleted...]
-      <c r="AJ17" s="105"/>
+      <c r="AG17" s="106"/>
+      <c r="AH17" s="106"/>
+      <c r="AI17" s="106"/>
+      <c r="AJ17" s="106"/>
       <c r="AK17" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="18" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
     </row>
     <row r="19" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="N19" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="101"/>
       <c r="P19" s="101"/>
       <c r="Q19" s="101"/>
       <c r="R19" s="101"/>
       <c r="S19" s="12" t="s">
         <v>556</v>
       </c>
       <c r="T19" s="18" t="s">
         <v>119</v>
       </c>
       <c r="U19" s="101"/>
       <c r="V19" s="101"/>
       <c r="W19" s="101"/>
       <c r="X19" s="101"/>
       <c r="Y19" s="12" t="s">
         <v>556</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AA19" s="101"/>
       <c r="AB19" s="101"/>
       <c r="AC19" s="101"/>
       <c r="AD19" s="101"/>
       <c r="AE19" s="12" t="s">
         <v>556</v>
       </c>
       <c r="AF19" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AG19" s="101"/>
       <c r="AH19" s="101"/>
       <c r="AI19" s="101"/>
       <c r="AJ19" s="101"/>
       <c r="AK19" s="12" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="20" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
     </row>
     <row r="21" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="N21" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="101"/>
       <c r="P21" s="101"/>
       <c r="Q21" s="101"/>
       <c r="R21" s="101"/>
       <c r="S21" s="12" t="s">
         <v>556</v>
       </c>
       <c r="T21" s="18" t="s">
         <v>119</v>
       </c>
       <c r="U21" s="101"/>
       <c r="V21" s="101"/>
       <c r="W21" s="101"/>
       <c r="X21" s="101"/>
       <c r="Y21" s="12" t="s">
         <v>556</v>
       </c>
       <c r="Z21" s="18" t="s">
         <v>119</v>
@@ -14041,249 +13986,249 @@
       <c r="AB21" s="101"/>
       <c r="AC21" s="101"/>
       <c r="AD21" s="101"/>
       <c r="AE21" s="12" t="s">
         <v>556</v>
       </c>
       <c r="AF21" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AG21" s="101"/>
       <c r="AH21" s="101"/>
       <c r="AI21" s="101"/>
       <c r="AJ21" s="101"/>
       <c r="AK21" s="12" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="22" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="L22" s="107" t="s">
+        <v>660</v>
+      </c>
+      <c r="L22" s="108" t="s">
         <v>475</v>
       </c>
-      <c r="M22" s="107"/>
-      <c r="O22" s="108">
+      <c r="M22" s="108"/>
+      <c r="O22" s="109">
         <f>SUM(O15,U15,AA15,AG15)</f>
         <v>0</v>
       </c>
-      <c r="P22" s="108"/>
-[...1 lines deleted...]
-      <c r="R22" s="108"/>
+      <c r="P22" s="109"/>
+      <c r="Q22" s="109"/>
+      <c r="R22" s="109"/>
       <c r="S22" s="12" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="23" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="L23" s="107" t="s">
+      <c r="L23" s="108" t="s">
         <v>476</v>
       </c>
-      <c r="M23" s="107"/>
-      <c r="O23" s="108">
+      <c r="M23" s="108"/>
+      <c r="O23" s="109">
         <f>SUM(O16,U16,AA16,AG16)</f>
         <v>0</v>
       </c>
-      <c r="P23" s="108"/>
-[...1 lines deleted...]
-      <c r="R23" s="108"/>
+      <c r="P23" s="109"/>
+      <c r="Q23" s="109"/>
+      <c r="R23" s="109"/>
       <c r="S23" s="12" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="24" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D24" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="W24" s="101"/>
       <c r="X24" s="101"/>
       <c r="Y24" s="101"/>
       <c r="Z24" s="101"/>
       <c r="AA24" s="12" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="25" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D25" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="W25" s="101"/>
       <c r="X25" s="101"/>
       <c r="Y25" s="101"/>
       <c r="Z25" s="101"/>
       <c r="AA25" s="12" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="26" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="93"/>
       <c r="M26" s="93"/>
       <c r="N26" s="93"/>
       <c r="O26" s="93"/>
       <c r="P26" s="93"/>
       <c r="Q26" s="93"/>
       <c r="R26" s="93"/>
       <c r="S26" s="93"/>
       <c r="T26" s="93"/>
       <c r="U26" s="93"/>
       <c r="V26" s="93"/>
       <c r="W26" s="93"/>
       <c r="X26" s="93"/>
       <c r="Y26" s="93"/>
       <c r="Z26" s="93"/>
       <c r="AA26" s="93"/>
       <c r="AB26" s="93"/>
       <c r="AC26" s="93"/>
       <c r="AD26" s="93"/>
       <c r="AE26" s="93"/>
       <c r="AF26" s="93"/>
       <c r="AG26" s="93"/>
       <c r="AH26" s="93"/>
       <c r="AI26" s="93"/>
       <c r="AJ26" s="93"/>
       <c r="AK26" s="93"/>
     </row>
     <row r="27" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="6" t="s">
         <v>583</v>
       </c>
       <c r="J27" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="K27" s="116" t="str">
+      <c r="K27" s="105" t="str">
         <f>IF(N27="","",VLOOKUP(N27,LIST!$B$239:'LIST'!$C$372,2,0))</f>
         <v/>
       </c>
-      <c r="L27" s="116"/>
-[...10 lines deleted...]
-      <c r="W27" s="118" t="s">
+      <c r="L27" s="105"/>
+      <c r="M27" s="105"/>
+      <c r="N27" s="90"/>
+      <c r="O27" s="90"/>
+      <c r="P27" s="90"/>
+      <c r="Q27" s="90"/>
+      <c r="R27" s="90"/>
+      <c r="S27" s="90"/>
+      <c r="T27" s="90"/>
+      <c r="U27" s="90"/>
+      <c r="V27" s="90"/>
+      <c r="W27" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="X27" s="118" t="s">
+      <c r="X27" s="6" t="s">
         <v>478</v>
       </c>
-      <c r="Y27" s="116" t="str">
+      <c r="Y27" s="105" t="str">
         <f>IF(AB27="","",VLOOKUP(AB27,LIST!$B$239:'LIST'!$C$372,2,0))</f>
         <v/>
       </c>
-      <c r="Z27" s="116"/>
-[...9 lines deleted...]
-      <c r="AJ27" s="117"/>
+      <c r="Z27" s="105"/>
+      <c r="AA27" s="105"/>
+      <c r="AB27" s="90"/>
+      <c r="AC27" s="90"/>
+      <c r="AD27" s="90"/>
+      <c r="AE27" s="90"/>
+      <c r="AF27" s="90"/>
+      <c r="AG27" s="90"/>
+      <c r="AH27" s="90"/>
+      <c r="AI27" s="90"/>
+      <c r="AJ27" s="90"/>
       <c r="AK27" s="6" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="28" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="K28" s="106" t="str">
+      <c r="K28" s="107" t="str">
         <f>IF(N28="","",VLOOKUP(N28,LIST!$B$239:'LIST'!$C$372,2,0))</f>
         <v/>
       </c>
-      <c r="L28" s="106"/>
-      <c r="M28" s="106"/>
+      <c r="L28" s="107"/>
+      <c r="M28" s="107"/>
       <c r="N28" s="93"/>
       <c r="O28" s="93"/>
       <c r="P28" s="93"/>
       <c r="Q28" s="93"/>
       <c r="R28" s="93"/>
       <c r="S28" s="93"/>
       <c r="T28" s="93"/>
       <c r="U28" s="93"/>
       <c r="V28" s="93"/>
       <c r="W28" s="9" t="s">
         <v>477</v>
       </c>
       <c r="X28" s="9" t="s">
         <v>478</v>
       </c>
-      <c r="Y28" s="106" t="str">
+      <c r="Y28" s="107" t="str">
         <f>IF(AB28="","",VLOOKUP(AB28,LIST!$B$239:'LIST'!$C$372,2,0))</f>
         <v/>
       </c>
-      <c r="Z28" s="106"/>
-      <c r="AA28" s="106"/>
+      <c r="Z28" s="107"/>
+      <c r="AA28" s="107"/>
       <c r="AB28" s="93"/>
       <c r="AC28" s="93"/>
       <c r="AD28" s="93"/>
       <c r="AE28" s="93"/>
       <c r="AF28" s="93"/>
       <c r="AG28" s="93"/>
       <c r="AH28" s="93"/>
       <c r="AI28" s="93"/>
       <c r="AJ28" s="93"/>
       <c r="AK28" s="9" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="29" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="30" t="s">
         <v>584</v>
       </c>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="40" t="s">
         <v>143</v>
       </c>
@@ -14376,51 +14321,51 @@
         <v>477</v>
       </c>
       <c r="AD30" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AE30" s="99" t="s">
         <v>489</v>
       </c>
       <c r="AF30" s="99"/>
       <c r="AG30" s="99"/>
       <c r="AH30" s="99"/>
       <c r="AI30" s="99"/>
       <c r="AJ30" s="99"/>
       <c r="AK30" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="31" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D31" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="41" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="41" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="N31" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O31" s="100"/>
       <c r="P31" s="100"/>
       <c r="Q31" s="100"/>
       <c r="R31" s="100"/>
       <c r="S31" s="100"/>
       <c r="T31" s="100"/>
       <c r="U31" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V31" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W31" s="100"/>
       <c r="X31" s="100"/>
@@ -14430,54 +14375,54 @@
       <c r="AB31" s="100"/>
       <c r="AC31" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AD31" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AE31" s="95">
         <f>SUM(O31,W31)</f>
         <v>0</v>
       </c>
       <c r="AF31" s="95"/>
       <c r="AG31" s="95"/>
       <c r="AH31" s="95"/>
       <c r="AI31" s="95"/>
       <c r="AJ31" s="95"/>
       <c r="AK31" s="12" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="32" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D32" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E32" s="41" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="F32" s="41" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="41"/>
       <c r="M32" s="41"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
@@ -14525,54 +14470,54 @@
         <v>555</v>
       </c>
       <c r="AD33" s="18" t="s">
         <v>119</v>
       </c>
       <c r="AE33" s="95">
         <f>SUM(O33,W33)</f>
         <v>0</v>
       </c>
       <c r="AF33" s="95"/>
       <c r="AG33" s="95"/>
       <c r="AH33" s="95"/>
       <c r="AI33" s="95"/>
       <c r="AJ33" s="95"/>
       <c r="AK33" s="12" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="34" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="53" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="53" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="F34" s="53" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="G34" s="53"/>
       <c r="H34" s="53"/>
       <c r="I34" s="53"/>
       <c r="J34" s="53"/>
       <c r="K34" s="53"/>
       <c r="L34" s="53"/>
       <c r="M34" s="53"/>
       <c r="N34" s="9"/>
       <c r="O34" s="103" t="e">
         <f>IF(LIST!C400="","",ROUNDUP(LIST!C400,2))</f>
         <v>#DIV/0!</v>
       </c>
       <c r="P34" s="103"/>
       <c r="Q34" s="103"/>
       <c r="R34" s="103"/>
       <c r="S34" s="103"/>
       <c r="T34" s="103"/>
       <c r="U34" s="9" t="s">
         <v>559</v>
       </c>
       <c r="V34" s="9"/>
       <c r="W34" s="9"/>
       <c r="X34" s="9"/>
       <c r="Y34" s="9"/>
@@ -14585,99 +14530,99 @@
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="O35" s="119" t="s">
+      <c r="O35" s="99" t="s">
         <v>487</v>
       </c>
-      <c r="P35" s="119"/>
-[...3 lines deleted...]
-      <c r="T35" s="119"/>
+      <c r="P35" s="99"/>
+      <c r="Q35" s="99"/>
+      <c r="R35" s="99"/>
+      <c r="S35" s="99"/>
+      <c r="T35" s="99"/>
       <c r="U35" s="8" t="s">
         <v>477</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="W35" s="119" t="s">
+      <c r="W35" s="99" t="s">
         <v>488</v>
       </c>
-      <c r="X35" s="119"/>
-[...3 lines deleted...]
-      <c r="AB35" s="119"/>
+      <c r="X35" s="99"/>
+      <c r="Y35" s="99"/>
+      <c r="Z35" s="99"/>
+      <c r="AA35" s="99"/>
+      <c r="AB35" s="99"/>
       <c r="AC35" s="8" t="s">
         <v>477</v>
       </c>
       <c r="AD35" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="AE35" s="119" t="s">
+      <c r="AE35" s="99" t="s">
         <v>489</v>
       </c>
-      <c r="AF35" s="119"/>
-[...3 lines deleted...]
-      <c r="AJ35" s="119"/>
+      <c r="AF35" s="99"/>
+      <c r="AG35" s="99"/>
+      <c r="AH35" s="99"/>
+      <c r="AI35" s="99"/>
+      <c r="AJ35" s="99"/>
       <c r="AK35" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="36" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D36" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="41" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="41" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="G36" s="41"/>
       <c r="H36" s="41"/>
       <c r="I36" s="41"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="41"/>
       <c r="N36" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O36" s="101"/>
       <c r="P36" s="101"/>
       <c r="Q36" s="101"/>
       <c r="R36" s="101"/>
       <c r="S36" s="101"/>
       <c r="T36" s="101"/>
       <c r="U36" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W36" s="100"/>
       <c r="X36" s="100"/>
@@ -14699,51 +14644,51 @@
       <c r="AG36" s="95"/>
       <c r="AH36" s="95"/>
       <c r="AI36" s="95"/>
       <c r="AJ36" s="95"/>
       <c r="AK36" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM36" s="32"/>
       <c r="AN36" s="32" t="s">
         <v>598</v>
       </c>
       <c r="AO36" s="32"/>
       <c r="AU36" s="33"/>
       <c r="AV36" s="33"/>
       <c r="AW36" s="34"/>
       <c r="AX36" s="35"/>
     </row>
     <row r="37" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D37" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="41" t="s">
         <v>115</v>
       </c>
       <c r="F37" s="41" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="G37" s="50"/>
       <c r="H37" s="50"/>
       <c r="I37" s="50"/>
       <c r="J37" s="50"/>
       <c r="K37" s="50"/>
       <c r="L37" s="50"/>
       <c r="M37" s="41"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="W37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
@@ -14823,51 +14768,51 @@
       </c>
       <c r="AO38" s="32"/>
       <c r="AP38" s="32">
         <v>1</v>
       </c>
       <c r="AQ38" s="32"/>
       <c r="AR38" s="88">
         <f>MIN(AR51,AR52)</f>
         <v>0</v>
       </c>
       <c r="AS38" s="89"/>
       <c r="AT38" s="89"/>
       <c r="AU38" s="33"/>
       <c r="AV38" s="33"/>
       <c r="AW38" s="33"/>
       <c r="AX38" s="33"/>
     </row>
     <row r="39" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D39" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="41" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="41" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="G39" s="50"/>
       <c r="H39" s="50"/>
       <c r="I39" s="50"/>
       <c r="J39" s="50"/>
       <c r="K39" s="50"/>
       <c r="L39" s="50"/>
       <c r="M39" s="41"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="7"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
@@ -14934,54 +14879,54 @@
         <v/>
       </c>
       <c r="AF40" s="95"/>
       <c r="AG40" s="95"/>
       <c r="AH40" s="95"/>
       <c r="AI40" s="95"/>
       <c r="AJ40" s="95"/>
       <c r="AK40" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM40" s="32"/>
       <c r="AN40" s="32" t="s">
         <v>600</v>
       </c>
       <c r="AO40" s="32"/>
       <c r="AU40" s="33"/>
       <c r="AV40" s="33"/>
       <c r="AW40" s="33"/>
       <c r="AX40" s="33"/>
     </row>
     <row r="41" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D41" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="F41" s="41" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="41"/>
       <c r="AE41" s="36"/>
       <c r="AF41" s="36"/>
       <c r="AG41" s="36"/>
       <c r="AH41" s="36"/>
       <c r="AI41" s="36"/>
       <c r="AJ41" s="36"/>
       <c r="AK41" s="12"/>
       <c r="AM41" s="32"/>
       <c r="AN41" s="32"/>
       <c r="AO41" s="32"/>
       <c r="AU41" s="33"/>
       <c r="AV41" s="33"/>
       <c r="AW41" s="33"/>
       <c r="AX41" s="33"/>
     </row>
     <row r="42" spans="1:72" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="41"/>
@@ -15059,51 +15004,51 @@
       <c r="BE42" s="41"/>
       <c r="BF42" s="41"/>
       <c r="BG42" s="41"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
       <c r="BJ42" s="41"/>
       <c r="BK42" s="41"/>
       <c r="BL42" s="41"/>
       <c r="BM42" s="41"/>
       <c r="BN42" s="41"/>
       <c r="BO42" s="41"/>
       <c r="BP42" s="41"/>
       <c r="BQ42" s="41"/>
       <c r="BR42" s="41"/>
       <c r="BS42" s="41"/>
       <c r="BT42" s="41"/>
     </row>
     <row r="43" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D43" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="41" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="G43" s="50"/>
       <c r="H43" s="50"/>
       <c r="I43" s="50"/>
       <c r="J43" s="50"/>
       <c r="K43" s="50"/>
       <c r="L43" s="50"/>
       <c r="M43" s="41"/>
       <c r="N43" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O43" s="101"/>
       <c r="P43" s="101"/>
       <c r="Q43" s="101"/>
       <c r="R43" s="101"/>
       <c r="S43" s="101"/>
       <c r="T43" s="101"/>
       <c r="U43" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V43" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W43" s="100"/>
       <c r="X43" s="100"/>
@@ -15122,54 +15067,54 @@
         <v/>
       </c>
       <c r="AF43" s="95"/>
       <c r="AG43" s="95"/>
       <c r="AH43" s="95"/>
       <c r="AI43" s="95"/>
       <c r="AJ43" s="95"/>
       <c r="AK43" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM43" s="32"/>
       <c r="AN43" s="32" t="s">
         <v>602</v>
       </c>
       <c r="AO43" s="32"/>
       <c r="AU43" s="33"/>
       <c r="AV43" s="33"/>
       <c r="AW43" s="33"/>
       <c r="AX43" s="33"/>
     </row>
     <row r="44" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D44" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="F44" s="41" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="G44" s="41"/>
       <c r="H44" s="41"/>
       <c r="I44" s="41"/>
       <c r="J44" s="41"/>
       <c r="K44" s="41"/>
       <c r="L44" s="41"/>
       <c r="M44" s="41"/>
       <c r="N44" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O44" s="101"/>
       <c r="P44" s="101"/>
       <c r="Q44" s="101"/>
       <c r="R44" s="101"/>
       <c r="S44" s="101"/>
       <c r="T44" s="101"/>
       <c r="U44" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V44" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W44" s="100"/>
       <c r="X44" s="100"/>
@@ -15198,51 +15143,51 @@
       <c r="AM44" s="32"/>
       <c r="AN44" s="32" t="s">
         <v>603</v>
       </c>
       <c r="AO44" s="32"/>
       <c r="AP44" s="32">
         <v>2</v>
       </c>
       <c r="AQ44" s="32"/>
       <c r="AR44" s="88" t="str">
         <f>IF(AE44="","",MIN(AE36/5,AE44))</f>
         <v/>
       </c>
       <c r="AS44" s="89"/>
       <c r="AT44" s="89"/>
       <c r="AU44" s="33"/>
     </row>
     <row r="45" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D45" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="41" t="s">
         <v>126</v>
       </c>
       <c r="F45" s="41" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="L45" s="41"/>
       <c r="M45" s="41"/>
       <c r="N45" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O45" s="101"/>
       <c r="P45" s="101"/>
       <c r="Q45" s="101"/>
       <c r="R45" s="101"/>
       <c r="S45" s="101"/>
       <c r="T45" s="101"/>
       <c r="U45" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V45" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W45" s="100"/>
       <c r="X45" s="100"/>
@@ -15268,54 +15213,54 @@
       <c r="AK45" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM45" s="32"/>
       <c r="AN45" s="32" t="s">
         <v>604</v>
       </c>
       <c r="AO45" s="32"/>
       <c r="AP45" s="32">
         <v>3</v>
       </c>
       <c r="AQ45" s="32"/>
       <c r="AR45" s="88" t="str">
         <f>IF(AE45="","",MIN(AE36/50,AE45))</f>
         <v/>
       </c>
       <c r="AS45" s="89"/>
       <c r="AT45" s="89"/>
       <c r="AU45" s="33"/>
     </row>
     <row r="46" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D46" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="F46" s="41" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="41"/>
       <c r="J46" s="41"/>
       <c r="K46" s="41"/>
       <c r="L46" s="41"/>
       <c r="M46" s="41"/>
       <c r="N46" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O46" s="101"/>
       <c r="P46" s="101"/>
       <c r="Q46" s="101"/>
       <c r="R46" s="101"/>
       <c r="S46" s="101"/>
       <c r="T46" s="101"/>
       <c r="U46" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V46" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W46" s="100"/>
       <c r="X46" s="100"/>
@@ -15341,54 +15286,54 @@
       <c r="AK46" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM46" s="32"/>
       <c r="AN46" s="32" t="s">
         <v>605</v>
       </c>
       <c r="AO46" s="32"/>
       <c r="AP46" s="32">
         <v>4</v>
       </c>
       <c r="AQ46" s="32"/>
       <c r="AR46" s="88" t="str">
         <f>IF(AE46="","",MIN(AE36/50,AE46))</f>
         <v/>
       </c>
       <c r="AS46" s="89"/>
       <c r="AT46" s="89"/>
       <c r="AU46" s="33"/>
     </row>
     <row r="47" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D47" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="F47" s="41" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="41"/>
       <c r="M47" s="41"/>
       <c r="N47" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O47" s="101"/>
       <c r="P47" s="101"/>
       <c r="Q47" s="101"/>
       <c r="R47" s="101"/>
       <c r="S47" s="101"/>
       <c r="T47" s="101"/>
       <c r="U47" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V47" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W47" s="100"/>
       <c r="X47" s="100"/>
@@ -15414,54 +15359,54 @@
       <c r="AK47" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM47" s="32"/>
       <c r="AN47" s="32" t="s">
         <v>606</v>
       </c>
       <c r="AO47" s="32"/>
       <c r="AP47" s="32">
         <v>5</v>
       </c>
       <c r="AQ47" s="32"/>
       <c r="AR47" s="88" t="str">
         <f>IF(AE47="","",MIN(AE36/100,AE47))</f>
         <v/>
       </c>
       <c r="AS47" s="89"/>
       <c r="AT47" s="89"/>
       <c r="AU47" s="33"/>
     </row>
     <row r="48" spans="1:72" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D48" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="41" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="F48" s="41" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="41"/>
       <c r="N48" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O48" s="101"/>
       <c r="P48" s="101"/>
       <c r="Q48" s="101"/>
       <c r="R48" s="101"/>
       <c r="S48" s="101"/>
       <c r="T48" s="101"/>
       <c r="U48" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V48" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W48" s="100"/>
       <c r="X48" s="100"/>
@@ -15487,54 +15432,54 @@
       <c r="AK48" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM48" s="32"/>
       <c r="AN48" s="32" t="s">
         <v>607</v>
       </c>
       <c r="AO48" s="32"/>
       <c r="AP48" s="32">
         <v>6</v>
       </c>
       <c r="AQ48" s="32"/>
       <c r="AR48" s="88" t="str">
         <f>IF(AE48="","",MIN(AE36/100,AE48))</f>
         <v/>
       </c>
       <c r="AS48" s="89"/>
       <c r="AT48" s="89"/>
       <c r="AU48" s="33"/>
     </row>
     <row r="49" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D49" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="F49" s="41" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="N49" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O49" s="101"/>
       <c r="P49" s="101"/>
       <c r="Q49" s="101"/>
       <c r="R49" s="101"/>
       <c r="S49" s="101"/>
       <c r="T49" s="101"/>
       <c r="U49" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V49" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W49" s="100"/>
       <c r="X49" s="100"/>
@@ -15560,54 +15505,54 @@
       <c r="AK49" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM49" s="32"/>
       <c r="AN49" s="32" t="s">
         <v>608</v>
       </c>
       <c r="AO49" s="32"/>
       <c r="AP49" s="32">
         <v>7</v>
       </c>
       <c r="AQ49" s="32"/>
       <c r="AR49" s="88" t="str">
         <f>IF(AE49="","",MIN(AE36/100,AE49))</f>
         <v/>
       </c>
       <c r="AS49" s="89"/>
       <c r="AT49" s="89"/>
       <c r="AU49" s="33"/>
     </row>
     <row r="50" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D50" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="F50" s="41" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
       <c r="J50" s="41"/>
       <c r="K50" s="41"/>
       <c r="L50" s="41"/>
       <c r="M50" s="41"/>
       <c r="N50" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O50" s="101"/>
       <c r="P50" s="101"/>
       <c r="Q50" s="101"/>
       <c r="R50" s="101"/>
       <c r="S50" s="101"/>
       <c r="T50" s="101"/>
       <c r="U50" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V50" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W50" s="100"/>
       <c r="X50" s="100"/>
@@ -15631,54 +15576,54 @@
       <c r="AI50" s="95"/>
       <c r="AJ50" s="95"/>
       <c r="AK50" s="12" t="s">
         <v>555</v>
       </c>
       <c r="AM50" s="32"/>
       <c r="AN50" s="32" t="s">
         <v>609</v>
       </c>
       <c r="AO50" s="32"/>
       <c r="AP50" s="32"/>
       <c r="AQ50" s="32"/>
       <c r="AR50" s="32"/>
       <c r="AS50" s="32"/>
       <c r="AT50" s="32"/>
       <c r="AU50" s="33"/>
       <c r="AV50" s="33"/>
       <c r="AW50" s="33"/>
       <c r="AX50" s="33"/>
     </row>
     <row r="51" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D51" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="F51" s="41" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
       <c r="J51" s="41"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O51" s="101"/>
       <c r="P51" s="101"/>
       <c r="Q51" s="101"/>
       <c r="R51" s="101"/>
       <c r="S51" s="101"/>
       <c r="T51" s="101"/>
       <c r="U51" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V51" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W51" s="100"/>
       <c r="X51" s="100"/>
@@ -15707,54 +15652,54 @@
       <c r="AM51" s="32"/>
       <c r="AN51" s="32" t="s">
         <v>610</v>
       </c>
       <c r="AO51" s="32"/>
       <c r="AP51" s="54" t="s">
         <v>624</v>
       </c>
       <c r="AQ51" s="32"/>
       <c r="AR51" s="88" t="str">
         <f>IF(AE51="","",MIN(AE51/3,AE38))</f>
         <v/>
       </c>
       <c r="AS51" s="89"/>
       <c r="AT51" s="89"/>
       <c r="AU51" s="33"/>
       <c r="AV51" s="33"/>
       <c r="AW51" s="33"/>
       <c r="AX51" s="33"/>
     </row>
     <row r="52" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D52" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="F52" s="41" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="41"/>
       <c r="J52" s="41"/>
       <c r="K52" s="41"/>
       <c r="L52" s="41"/>
       <c r="M52" s="41"/>
       <c r="N52" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O52" s="101"/>
       <c r="P52" s="101"/>
       <c r="Q52" s="101"/>
       <c r="R52" s="101"/>
       <c r="S52" s="101"/>
       <c r="T52" s="101"/>
       <c r="U52" s="12" t="s">
         <v>555</v>
       </c>
       <c r="V52" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W52" s="100"/>
       <c r="X52" s="100"/>
@@ -15783,96 +15728,96 @@
       <c r="AM52" s="32"/>
       <c r="AN52" s="32" t="s">
         <v>611</v>
       </c>
       <c r="AO52" s="32"/>
       <c r="AP52" s="54" t="s">
         <v>624</v>
       </c>
       <c r="AQ52" s="32"/>
       <c r="AR52" s="88" t="str">
         <f>IF(AE52="","",MIN(AE52/3,AE38))</f>
         <v/>
       </c>
       <c r="AS52" s="89"/>
       <c r="AT52" s="89"/>
       <c r="AU52" s="33"/>
       <c r="AV52" s="33"/>
       <c r="AW52" s="33"/>
       <c r="AX52" s="33"/>
     </row>
     <row r="53" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D53" s="41" t="s">
         <v>113</v>
       </c>
       <c r="E53" s="41" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="F53" s="41" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="G53" s="41"/>
       <c r="H53" s="41"/>
       <c r="I53" s="41"/>
       <c r="J53" s="41"/>
       <c r="K53" s="41"/>
       <c r="L53" s="41"/>
       <c r="M53" s="41"/>
       <c r="O53" s="95" t="e">
         <f>SUM(AE36-AR53)</f>
         <v>#VALUE!</v>
       </c>
       <c r="P53" s="95"/>
       <c r="Q53" s="95"/>
       <c r="R53" s="95"/>
       <c r="S53" s="95"/>
       <c r="T53" s="95"/>
       <c r="U53" s="6" t="s">
         <v>560</v>
       </c>
       <c r="AP53" s="32" t="s">
         <v>597</v>
       </c>
       <c r="AQ53" s="32"/>
-      <c r="AR53" s="113">
+      <c r="AR53" s="114">
         <f>LIST!C427</f>
         <v>0</v>
       </c>
-      <c r="AS53" s="114"/>
-      <c r="AT53" s="114"/>
+      <c r="AS53" s="115"/>
+      <c r="AT53" s="115"/>
     </row>
     <row r="54" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="9"/>
       <c r="C54" s="9"/>
       <c r="D54" s="53" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="53" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="F54" s="53" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="9"/>
       <c r="O54" s="103" t="e">
         <f>IF(LIST!C429="","",ROUNDUP(LIST!C429,2))</f>
         <v>#VALUE!</v>
       </c>
       <c r="P54" s="103"/>
       <c r="Q54" s="103"/>
       <c r="R54" s="103"/>
       <c r="S54" s="103"/>
       <c r="T54" s="103"/>
       <c r="U54" s="9" t="s">
         <v>559</v>
       </c>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
@@ -15880,125 +15825,125 @@
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
       <c r="AE54" s="9"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
       <c r="AH54" s="9"/>
       <c r="AI54" s="9"/>
       <c r="AJ54" s="9"/>
       <c r="AK54" s="9"/>
     </row>
     <row r="55" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="6" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="56" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="P56" s="92"/>
       <c r="Q56" s="92"/>
       <c r="R56" s="92"/>
       <c r="S56" s="92"/>
     </row>
     <row r="57" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
-      <c r="P57" s="115"/>
-[...2 lines deleted...]
-      <c r="S57" s="115"/>
+      <c r="P57" s="116"/>
+      <c r="Q57" s="116"/>
+      <c r="R57" s="116"/>
+      <c r="S57" s="116"/>
       <c r="T57" s="9"/>
       <c r="U57" s="9"/>
       <c r="V57" s="9"/>
       <c r="W57" s="9"/>
       <c r="X57" s="9"/>
       <c r="Y57" s="9"/>
       <c r="Z57" s="9"/>
       <c r="AA57" s="9"/>
       <c r="AB57" s="9"/>
       <c r="AC57" s="9"/>
       <c r="AD57" s="9"/>
       <c r="AE57" s="9"/>
       <c r="AF57" s="9"/>
       <c r="AG57" s="9"/>
       <c r="AH57" s="9"/>
       <c r="AI57" s="9"/>
       <c r="AJ57" s="9"/>
       <c r="AK57" s="9"/>
     </row>
     <row r="58" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="O58" s="58"/>
-[...2 lines deleted...]
-      <c r="R58" s="58"/>
+      <c r="O58" s="57"/>
+      <c r="P58" s="57"/>
+      <c r="Q58" s="57"/>
+      <c r="R58" s="57"/>
     </row>
     <row r="59" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
-      <c r="O59" s="59"/>
-[...2 lines deleted...]
-      <c r="R59" s="59"/>
+      <c r="O59" s="58"/>
+      <c r="P59" s="58"/>
+      <c r="Q59" s="58"/>
+      <c r="R59" s="58"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="9"/>
       <c r="X59" s="9"/>
       <c r="Y59" s="9"/>
       <c r="Z59" s="9"/>
       <c r="AA59" s="9"/>
       <c r="AB59" s="9"/>
       <c r="AC59" s="9"/>
       <c r="AD59" s="9"/>
       <c r="AE59" s="9"/>
       <c r="AF59" s="9"/>
       <c r="AG59" s="9"/>
       <c r="AH59" s="9"/>
       <c r="AI59" s="9"/>
       <c r="AJ59" s="9"/>
       <c r="AK59" s="9"/>
     </row>
     <row r="60" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B60" s="6" t="s">
         <v>588</v>
       </c>
       <c r="N60" s="18" t="s">
@@ -16016,90 +15961,90 @@
         <v>477</v>
       </c>
       <c r="V60" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W60" s="99" t="s">
         <v>491</v>
       </c>
       <c r="X60" s="99"/>
       <c r="Y60" s="99"/>
       <c r="Z60" s="99"/>
       <c r="AA60" s="99"/>
       <c r="AB60" s="99"/>
       <c r="AC60" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="61" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D61" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="N61" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O61" s="102"/>
       <c r="P61" s="102"/>
       <c r="Q61" s="102"/>
       <c r="R61" s="102"/>
       <c r="S61" s="102"/>
       <c r="T61" s="18" t="s">
         <v>561</v>
       </c>
       <c r="U61" s="8" t="s">
         <v>477</v>
       </c>
       <c r="V61" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W61" s="102"/>
       <c r="X61" s="102"/>
       <c r="Y61" s="102"/>
       <c r="Z61" s="102"/>
       <c r="AA61" s="102"/>
       <c r="AB61" s="18" t="s">
         <v>561</v>
       </c>
       <c r="AC61" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="62" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D62" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="M62" s="11" t="s">
         <v>492</v>
       </c>
       <c r="N62" s="18" t="s">
         <v>119</v>
       </c>
       <c r="O62" s="92"/>
       <c r="P62" s="92"/>
       <c r="Q62" s="92"/>
       <c r="R62" s="92"/>
       <c r="S62" s="92"/>
       <c r="T62" s="8" t="s">
         <v>494</v>
       </c>
       <c r="U62" s="8" t="s">
         <v>477</v>
       </c>
       <c r="V62" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W62" s="92"/>
       <c r="X62" s="92"/>
       <c r="Y62" s="92"/>
       <c r="Z62" s="92"/>
@@ -16130,121 +16075,121 @@
         <v>477</v>
       </c>
       <c r="V63" s="18" t="s">
         <v>119</v>
       </c>
       <c r="W63" s="92"/>
       <c r="X63" s="92"/>
       <c r="Y63" s="92"/>
       <c r="Z63" s="92"/>
       <c r="AA63" s="92"/>
       <c r="AB63" s="8" t="s">
         <v>494</v>
       </c>
       <c r="AC63" s="8" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="64" spans="2:50" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D64" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="L64" s="94"/>
       <c r="M64" s="94"/>
       <c r="N64" s="94"/>
       <c r="O64" s="94"/>
       <c r="P64" s="94"/>
       <c r="Q64" s="94"/>
       <c r="R64" s="94"/>
       <c r="S64" s="94"/>
       <c r="T64" s="26" t="s">
         <v>495</v>
       </c>
       <c r="U64" s="104" t="s">
         <v>496</v>
       </c>
       <c r="V64" s="104"/>
       <c r="W64" s="94"/>
       <c r="X64" s="94"/>
       <c r="Y64" s="94"/>
       <c r="Z64" s="94"/>
       <c r="AA64" s="94"/>
       <c r="AB64" s="94"/>
       <c r="AC64" s="94"/>
       <c r="AD64" s="94"/>
       <c r="AE64" s="8" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="65" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D65" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="Y65" s="39" t="s">
         <v>143</v>
       </c>
       <c r="Z65" s="8" t="s">
         <v>497</v>
       </c>
       <c r="AB65" s="39" t="s">
         <v>143</v>
       </c>
       <c r="AC65" s="8" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="66" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D66" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="W66" s="60"/>
+        <v>701</v>
+      </c>
+      <c r="W66" s="59"/>
       <c r="X66" s="8"/>
-      <c r="Z66" s="60"/>
+      <c r="Z66" s="59"/>
       <c r="AA66" s="8"/>
     </row>
     <row r="67" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B67" s="9"/>
       <c r="C67" s="9"/>
-      <c r="D67" s="120"/>
+      <c r="D67" s="60"/>
       <c r="E67" s="38" t="s">
         <v>143</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>499</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="9"/>
       <c r="M67" s="38" t="s">
         <v>143</v>
       </c>
       <c r="N67" s="9" t="s">
         <v>500</v>
       </c>
       <c r="O67" s="9"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="56"/>
       <c r="R67" s="9"/>
       <c r="S67" s="9"/>
       <c r="T67" s="9"/>
       <c r="U67" s="38" t="s">
@@ -16743,298 +16688,126 @@
       <c r="W78" s="43"/>
       <c r="X78" s="44"/>
       <c r="Y78" s="30"/>
       <c r="Z78" s="45" t="s">
         <v>143</v>
       </c>
       <c r="AA78" s="37" t="s">
         <v>571</v>
       </c>
       <c r="AB78" s="30"/>
       <c r="AC78" s="45" t="s">
         <v>143</v>
       </c>
       <c r="AD78" s="37" t="s">
         <v>572</v>
       </c>
       <c r="AE78" s="43"/>
       <c r="AF78" s="44"/>
       <c r="AG78" s="44"/>
       <c r="AH78" s="44"/>
       <c r="AI78" s="44"/>
       <c r="AJ78" s="44"/>
       <c r="AK78" s="43"/>
     </row>
     <row r="79" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B79" s="6" t="s">
-[...25 lines deleted...]
-      <c r="AK79" s="57"/>
+      <c r="B79" s="42" t="s">
+        <v>704</v>
+      </c>
+      <c r="C79" s="22"/>
+      <c r="D79" s="22"/>
+      <c r="E79" s="22"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="22"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="98"/>
+      <c r="M79" s="98"/>
+      <c r="N79" s="98"/>
+      <c r="O79" s="98"/>
+      <c r="P79" s="98"/>
+      <c r="Q79" s="98"/>
+      <c r="R79" s="98"/>
+      <c r="S79" s="98"/>
+      <c r="T79" s="98"/>
+      <c r="U79" s="98"/>
+      <c r="V79" s="98"/>
+      <c r="W79" s="98"/>
+      <c r="X79" s="98"/>
+      <c r="Y79" s="98"/>
+      <c r="Z79" s="98"/>
+      <c r="AA79" s="98"/>
+      <c r="AB79" s="98"/>
+      <c r="AC79" s="98"/>
+      <c r="AD79" s="98"/>
+      <c r="AE79" s="98"/>
+      <c r="AF79" s="98"/>
+      <c r="AG79" s="98"/>
+      <c r="AH79" s="98"/>
+      <c r="AI79" s="98"/>
+      <c r="AJ79" s="98"/>
+      <c r="AK79" s="98"/>
     </row>
     <row r="80" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D80" s="6" t="s">
-[...217 lines deleted...]
-      <c r="AK85" s="93"/>
+      <c r="B80" s="9"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="9"/>
+      <c r="G80" s="9"/>
+      <c r="H80" s="9"/>
+      <c r="I80" s="9"/>
+      <c r="J80" s="9"/>
+      <c r="K80" s="9"/>
+      <c r="L80" s="93"/>
+      <c r="M80" s="93"/>
+      <c r="N80" s="93"/>
+      <c r="O80" s="93"/>
+      <c r="P80" s="93"/>
+      <c r="Q80" s="93"/>
+      <c r="R80" s="93"/>
+      <c r="S80" s="93"/>
+      <c r="T80" s="93"/>
+      <c r="U80" s="93"/>
+      <c r="V80" s="93"/>
+      <c r="W80" s="93"/>
+      <c r="X80" s="93"/>
+      <c r="Y80" s="93"/>
+      <c r="Z80" s="93"/>
+      <c r="AA80" s="93"/>
+      <c r="AB80" s="93"/>
+      <c r="AC80" s="93"/>
+      <c r="AD80" s="93"/>
+      <c r="AE80" s="93"/>
+      <c r="AF80" s="93"/>
+      <c r="AG80" s="93"/>
+      <c r="AH80" s="93"/>
+      <c r="AI80" s="93"/>
+      <c r="AJ80" s="93"/>
+      <c r="AK80" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="157">
     <mergeCell ref="AR51:AT51"/>
     <mergeCell ref="AR52:AT52"/>
     <mergeCell ref="O43:T43"/>
     <mergeCell ref="W43:AB43"/>
     <mergeCell ref="AE43:AJ43"/>
     <mergeCell ref="O51:T51"/>
     <mergeCell ref="W51:AB51"/>
     <mergeCell ref="AE51:AJ51"/>
     <mergeCell ref="O60:T60"/>
     <mergeCell ref="AR49:AT49"/>
     <mergeCell ref="AR53:AT53"/>
     <mergeCell ref="W50:AB50"/>
     <mergeCell ref="W49:AB49"/>
     <mergeCell ref="W60:AB60"/>
     <mergeCell ref="P57:S57"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="H4:AK4"/>
     <mergeCell ref="H5:AK5"/>
     <mergeCell ref="P10:T10"/>
     <mergeCell ref="U10:Y10"/>
     <mergeCell ref="Z10:AD10"/>
     <mergeCell ref="AE10:AI10"/>
@@ -17108,184 +16881,185 @@
     <mergeCell ref="AE36:AJ36"/>
     <mergeCell ref="O35:T35"/>
     <mergeCell ref="AE30:AJ30"/>
     <mergeCell ref="O31:T31"/>
     <mergeCell ref="O30:T30"/>
     <mergeCell ref="W30:AB30"/>
     <mergeCell ref="O44:T44"/>
     <mergeCell ref="W38:AB38"/>
     <mergeCell ref="AE45:AJ45"/>
     <mergeCell ref="AE49:AJ49"/>
     <mergeCell ref="O50:T50"/>
     <mergeCell ref="W42:AB42"/>
     <mergeCell ref="W35:AB35"/>
     <mergeCell ref="AE35:AJ35"/>
     <mergeCell ref="W48:AB48"/>
     <mergeCell ref="W44:AB44"/>
     <mergeCell ref="O45:T45"/>
     <mergeCell ref="W45:AB45"/>
     <mergeCell ref="W40:AB40"/>
     <mergeCell ref="O61:S61"/>
     <mergeCell ref="W61:AA61"/>
     <mergeCell ref="O53:T53"/>
     <mergeCell ref="O54:T54"/>
     <mergeCell ref="O49:T49"/>
     <mergeCell ref="P56:S56"/>
-    <mergeCell ref="L85:AK85"/>
+    <mergeCell ref="L80:AK80"/>
     <mergeCell ref="T76:U76"/>
     <mergeCell ref="X75:AJ75"/>
     <mergeCell ref="Q74:R74"/>
     <mergeCell ref="H74:I74"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="H76:I76"/>
-    <mergeCell ref="L84:AK84"/>
+    <mergeCell ref="L79:AK79"/>
     <mergeCell ref="L74:M74"/>
     <mergeCell ref="N74:O74"/>
     <mergeCell ref="L75:M75"/>
     <mergeCell ref="N75:O75"/>
     <mergeCell ref="Q75:R75"/>
     <mergeCell ref="T75:U75"/>
     <mergeCell ref="T74:U74"/>
     <mergeCell ref="X76:AJ76"/>
     <mergeCell ref="L76:M76"/>
     <mergeCell ref="N76:O76"/>
     <mergeCell ref="Q76:R76"/>
     <mergeCell ref="AR38:AT38"/>
     <mergeCell ref="AR44:AT44"/>
     <mergeCell ref="AR45:AT45"/>
     <mergeCell ref="AR46:AT46"/>
     <mergeCell ref="AR47:AT47"/>
     <mergeCell ref="AR48:AT48"/>
     <mergeCell ref="X74:AJ74"/>
     <mergeCell ref="L68:AK68"/>
     <mergeCell ref="N71:O71"/>
     <mergeCell ref="Q71:R71"/>
     <mergeCell ref="T71:U71"/>
     <mergeCell ref="L72:M72"/>
     <mergeCell ref="N72:O72"/>
     <mergeCell ref="Q72:R72"/>
     <mergeCell ref="T72:U72"/>
     <mergeCell ref="L69:AK69"/>
     <mergeCell ref="O63:S63"/>
     <mergeCell ref="L70:AK70"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="W62:AA62"/>
     <mergeCell ref="W63:AA63"/>
     <mergeCell ref="L64:S64"/>
     <mergeCell ref="AE38:AJ38"/>
     <mergeCell ref="AE44:AJ44"/>
   </mergeCells>
   <phoneticPr fontId="20"/>
-  <dataValidations xWindow="619" yWindow="727" count="8">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="選択" sqref="H7:H9 O7:O8 T7 Z7 M9 R9 H29 K29 N29 Q29 T29 X29 AD29 AB65 U67 E82:E83 Z77:Z78 E67 AC77:AC78 L80 O80 Y65 M67" xr:uid="{00000000-0002-0000-0300-000000000000}">
+  <dataValidations disablePrompts="1" xWindow="619" yWindow="727" count="8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="選択" sqref="H7:H9 O7:O8 T7 Z7 M9 R9 H29 K29 N29 Q29 T29 X29 AD29 AB65 U67 Z77:Z78 E67 AC77:AC78 Y65 M67" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>選択</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="P10:AI10" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>地区区域</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="O17:R17 U17:X17 AA17:AD17 AG17:AJ17" xr:uid="{00000000-0002-0000-0300-000002000000}">
       <formula1>用途地域</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="L26:AK26" xr:uid="{00000000-0002-0000-0300-000003000000}">
       <formula1>備考第三面7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="N27:V28 AB27:AJ28" xr:uid="{00000000-0002-0000-0300-000004000000}">
       <formula1>用途</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="L64:S64 W64:AD64" xr:uid="{00000000-0002-0000-0300-000005000000}">
       <formula1>構造</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="X74:AJ76" xr:uid="{00000000-0002-0000-0300-000006000000}">
       <formula1>特定工程</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="選択" sqref="P56:S57" xr:uid="{00000000-0002-0000-0300-000007000000}">
       <formula1>数字</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" blackAndWhite="1" horizontalDpi="4294967293" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="58" max="37" man="1"/>
   </rowBreaks>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A2:BU61"/>
+  <sheetPr codeName="Sheet5"/>
+  <dimension ref="A2:BU58"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AM1" sqref="AM1"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BA19" sqref="BA19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="73" width="2.5" style="6" customWidth="1"/>
     <col min="74" max="16384" width="2.5" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="111" t="s">
+      <c r="B2" s="112" t="s">
         <v>540</v>
       </c>
-      <c r="C2" s="111"/>
-[...33 lines deleted...]
-      <c r="AK2" s="111"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
+      <c r="N2" s="112"/>
+      <c r="O2" s="112"/>
+      <c r="P2" s="112"/>
+      <c r="Q2" s="112"/>
+      <c r="R2" s="112"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="112"/>
+      <c r="U2" s="112"/>
+      <c r="V2" s="112"/>
+      <c r="W2" s="112"/>
+      <c r="X2" s="112"/>
+      <c r="Y2" s="112"/>
+      <c r="Z2" s="112"/>
+      <c r="AA2" s="112"/>
+      <c r="AB2" s="112"/>
+      <c r="AC2" s="112"/>
+      <c r="AD2" s="112"/>
+      <c r="AE2" s="112"/>
+      <c r="AF2" s="112"/>
+      <c r="AG2" s="112"/>
+      <c r="AH2" s="112"/>
+      <c r="AI2" s="112"/>
+      <c r="AJ2" s="112"/>
+      <c r="AK2" s="112"/>
     </row>
     <row r="4" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="22" t="s">
         <v>545</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -18952,99 +18726,81 @@
       </c>
     </row>
     <row r="50" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C50" s="6" t="s">
         <v>595</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="51" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D51" s="6" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="52" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D52" s="6" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="53" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C53" s="6" t="s">
         <v>596</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
     </row>
     <row r="54" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D54" s="6" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="55" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C55" s="6" t="s">
-[...3 lines deleted...]
-        <v>636</v>
+      <c r="B55" s="6" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="56" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C56" s="6" t="s">
+        <v>595</v>
+      </c>
       <c r="D56" s="6" t="s">
-        <v>637</v>
+        <v>544</v>
       </c>
     </row>
     <row r="57" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C57" s="6" t="s">
+        <v>596</v>
+      </c>
       <c r="D57" s="6" t="s">
-        <v>638</v>
+        <v>551</v>
       </c>
     </row>
     <row r="58" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B58" s="6" t="s">
-[...20 lines deleted...]
-      <c r="D61" s="6" t="s">
+      <c r="D58" s="6" t="s">
         <v>550</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:AK2"/>
   </mergeCells>
   <phoneticPr fontId="24"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" blackAndWhite="1" horizontalDpi="4294967293" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
@@ -19086,30 +18842,31 @@
       <vt:lpstr>地区区域</vt:lpstr>
       <vt:lpstr>柱の小径</vt:lpstr>
       <vt:lpstr>適判機関</vt:lpstr>
       <vt:lpstr>登録</vt:lpstr>
       <vt:lpstr>都道府県</vt:lpstr>
       <vt:lpstr>特定工程</vt:lpstr>
       <vt:lpstr>備考</vt:lpstr>
       <vt:lpstr>備考第三面7</vt:lpstr>
       <vt:lpstr>便所</vt:lpstr>
       <vt:lpstr>未定</vt:lpstr>
       <vt:lpstr>用途</vt:lpstr>
       <vt:lpstr>用途地域</vt:lpstr>
       <vt:lpstr>用途番号</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>日本タリアセン株式会社</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>